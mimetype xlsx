--- v0 (2025-10-14)
+++ v1 (2026-06-01)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lvaldebenito\Documents\CENTRO COSTOS\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lvaldebenito\Desktop\TRANSPARENCIA 2025 REGULARIZAR\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B0ECDCAA-761C-484B-A6FF-0B4B281DF2A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EE3B9FA4-1305-4072-B1B7-E6879163FDE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AÑO 2022" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="ENERO A MAYO 2025" sheetId="13" r:id="rId2"/>
   </sheets>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P12" i="7" l="1"/>
   <c r="P13" i="7"/>
   <c r="P14" i="7"/>
   <c r="P15" i="7"/>
   <c r="P16" i="7"/>
   <c r="P17" i="7"/>
   <c r="P18" i="7"/>
   <c r="P19" i="7"/>
   <c r="P20" i="7"/>
   <c r="P21" i="7"/>
   <c r="P22" i="7"/>
   <c r="P23" i="7"/>
@@ -237,51 +237,51 @@
   <c r="J75" i="7"/>
   <c r="L75" i="7" s="1"/>
   <c r="J73" i="7"/>
   <c r="I74" i="7"/>
   <c r="I72" i="7"/>
   <c r="J67" i="7"/>
   <c r="K64" i="7"/>
   <c r="K75" i="7"/>
   <c r="I69" i="7"/>
   <c r="L69" i="7" s="1"/>
   <c r="I64" i="7"/>
   <c r="L64" i="7" s="1"/>
   <c r="J74" i="7"/>
   <c r="K73" i="7"/>
   <c r="K68" i="7"/>
   <c r="L68" i="7" s="1"/>
   <c r="K63" i="7"/>
   <c r="L63" i="7" s="1"/>
   <c r="L73" i="7" l="1"/>
   <c r="L74" i="7"/>
   <c r="L72" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="77">
   <si>
     <t>GR.</t>
   </si>
   <si>
     <t>SUELDO BASE</t>
   </si>
   <si>
     <t>INCREM. 21,50%</t>
   </si>
   <si>
     <t>ASIG. MUNICIPAL</t>
   </si>
   <si>
     <t>BONIF. 18717/4</t>
   </si>
   <si>
     <t>BONIF. 18566</t>
   </si>
   <si>
     <t>BONIF. 18675/10</t>
   </si>
   <si>
     <t>ASIG. 19529/1</t>
   </si>
   <si>
@@ -465,50 +465,53 @@
     <t>RIGE A CONTAR DEL 01 DE ENERO AL 30 DE NOVIEMBRE 2022</t>
   </si>
   <si>
     <t>REAJUSTADO 6,1% DESDE GRADO 1 AL 14 LEY N° 21.405</t>
   </si>
   <si>
     <t>REAJUSTE DEL 6,1%</t>
   </si>
   <si>
     <t>VALOR DE 1 BIENIO X GRADO</t>
   </si>
   <si>
     <t>REAJUSTADO 12% DESDE GRADO 6 AL 14 SEGÚN LEY N° 21.526, MODIFICADA CON LEY N° 21.599</t>
   </si>
   <si>
     <t>RIGE A CONTAR DE DICIEMBRE 2023 A NOVIEMBRE 2024</t>
   </si>
   <si>
     <t>LEY N° 21.647</t>
   </si>
   <si>
     <t>ESCALA DE REMUNERACIONES PERSONAL MUNICIPAL ENERO A MAYO 2025, LEY DE REAJUSTE N° 21.724</t>
   </si>
   <si>
     <t>REAJUSTE DEL 3%  DICIEMBRE 2024  + 1,2% DESDE ENERO 2025</t>
+  </si>
+  <si>
+    <t>REMUNERACION BRUTA MENSUAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="42" formatCode="_ &quot;$&quot;\ * #,##0_ ;_ &quot;$&quot;\ * \-#,##0_ ;_ &quot;$&quot;\ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="_-[$$-340A]\ * #,##0_-;\-[$$-340A]\ * #,##0_-;_-[$$-340A]\ * &quot;-&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -774,69 +777,69 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="42" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="41" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Millares [0]" xfId="3" builtinId="6"/>
     <cellStyle name="Moneda [0]" xfId="2" builtinId="7"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1156,82 +1159,82 @@
     <col min="17" max="17" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:20" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="B6" s="35"/>
-[...15 lines deleted...]
-      <c r="R6" s="35"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
+      <c r="R6" s="36"/>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A9" s="36" t="s">
+      <c r="A9" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="36"/>
-      <c r="C9" s="36"/>
+      <c r="B9" s="40"/>
+      <c r="C9" s="40"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
     </row>
     <row r="10" spans="1:20" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>37</v>
@@ -2294,56 +2297,56 @@
         <f t="shared" si="4"/>
         <v>1276.6362079368978</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A28" s="36"/>
-[...4 lines deleted...]
-      <c r="F28" s="36"/>
+      <c r="A28" s="40"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="22"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
     </row>
     <row r="29" spans="1:20" ht="48" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>1</v>
@@ -2718,51 +2721,51 @@
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="B40" s="38"/>
+      <c r="B40" s="39"/>
       <c r="C40" s="10"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="3"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
     </row>
     <row r="41" spans="1:18" ht="36" x14ac:dyDescent="0.25">
       <c r="A41" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="18" t="s">
@@ -3097,92 +3100,92 @@
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
       <c r="R55" s="3"/>
     </row>
     <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="10"/>
       <c r="C56" s="10"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3"/>
       <c r="K56" s="3"/>
       <c r="L56" s="3"/>
       <c r="M56" s="3"/>
       <c r="N56" s="3"/>
       <c r="O56" s="3"/>
       <c r="P56" s="3"/>
       <c r="Q56" s="3"/>
       <c r="R56" s="3"/>
     </row>
     <row r="57" spans="1:18" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A57" s="34" t="s">
+      <c r="A57" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B57" s="34"/>
-[...7 lines deleted...]
-      <c r="J57" s="34"/>
+      <c r="B57" s="35"/>
+      <c r="C57" s="35"/>
+      <c r="D57" s="35"/>
+      <c r="E57" s="35"/>
+      <c r="F57" s="35"/>
+      <c r="G57" s="35"/>
+      <c r="H57" s="35"/>
+      <c r="I57" s="35"/>
+      <c r="J57" s="35"/>
       <c r="K57" s="10"/>
     </row>
     <row r="58" spans="1:18" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A58" s="34" t="s">
+      <c r="A58" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="B58" s="34"/>
-[...7 lines deleted...]
-      <c r="J58" s="34"/>
+      <c r="B58" s="35"/>
+      <c r="C58" s="35"/>
+      <c r="D58" s="35"/>
+      <c r="E58" s="35"/>
+      <c r="F58" s="35"/>
+      <c r="G58" s="35"/>
+      <c r="H58" s="35"/>
+      <c r="I58" s="35"/>
+      <c r="J58" s="35"/>
       <c r="K58" s="10"/>
     </row>
     <row r="59" spans="1:18" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A59" s="34" t="s">
+      <c r="A59" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="B59" s="34"/>
-[...7 lines deleted...]
-      <c r="J59" s="34"/>
+      <c r="B59" s="35"/>
+      <c r="C59" s="35"/>
+      <c r="D59" s="35"/>
+      <c r="E59" s="35"/>
+      <c r="F59" s="35"/>
+      <c r="G59" s="35"/>
+      <c r="H59" s="35"/>
+      <c r="I59" s="35"/>
+      <c r="J59" s="35"/>
       <c r="K59" s="10"/>
     </row>
     <row r="60" spans="1:18" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A60" s="21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="61" spans="1:18" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A61" s="21"/>
     </row>
     <row r="62" spans="1:18" s="4" customFormat="1" ht="36" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="14" t="s">
         <v>37</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>3</v>
@@ -3979,119 +3982,119 @@
       <c r="O84" s="3"/>
       <c r="P84" s="3"/>
       <c r="Q84" s="3"/>
       <c r="R84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A58:J58"/>
     <mergeCell ref="A59:J59"/>
     <mergeCell ref="A6:R6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A57:J57"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="14" scale="44" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2004314-5CAE-494E-B73C-88F2B35E96A0}">
   <dimension ref="A1:T77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C101" sqref="C101"/>
+      <selection activeCell="N41" sqref="N41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.5703125" customWidth="1"/>
     <col min="2" max="3" width="11.42578125" style="24"/>
     <col min="8" max="8" width="14" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.140625" customWidth="1"/>
     <col min="12" max="12" width="15.5703125" customWidth="1"/>
     <col min="14" max="14" width="12.85546875" customWidth="1"/>
     <col min="15" max="15" width="13.28515625" customWidth="1"/>
     <col min="16" max="16" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="1" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
     <row r="6" spans="1:20" s="1" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="35" t="s">
+      <c r="A6" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="B6" s="35"/>
-[...14 lines deleted...]
-      <c r="Q6" s="35"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+      <c r="H6" s="36"/>
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="36"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="36"/>
+      <c r="O6" s="36"/>
+      <c r="P6" s="36"/>
+      <c r="Q6" s="36"/>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="39"/>
-      <c r="C9" s="38"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="39"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
     </row>
     <row r="10" spans="1:20" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>37</v>
       </c>
@@ -4107,1271 +4110,1271 @@
       <c r="G10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>8</v>
       </c>
       <c r="L10" s="13" t="s">
         <v>9</v>
       </c>
       <c r="M10" s="13" t="s">
         <v>10</v>
       </c>
       <c r="N10" s="13" t="s">
         <v>23</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="P10" s="20"/>
       <c r="Q10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="R10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="S10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="T10" s="14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="8">
         <v>1</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="34">
         <v>862498.64512896119</v>
       </c>
-      <c r="E11" s="40">
+      <c r="E11" s="34">
         <v>185437.05365594893</v>
       </c>
-      <c r="F11" s="40">
+      <c r="F11" s="34">
         <v>3203436.9795971699</v>
       </c>
-      <c r="G11" s="40">
+      <c r="G11" s="34">
         <v>26662.508386637503</v>
       </c>
-      <c r="H11" s="40">
+      <c r="H11" s="34">
         <v>129707.70435069509</v>
       </c>
-      <c r="I11" s="40">
+      <c r="I11" s="34">
         <v>286320.45454749494</v>
       </c>
-      <c r="J11" s="40">
-[...2 lines deleted...]
-      <c r="K11" s="40">
+      <c r="J11" s="34">
+        <v>0</v>
+      </c>
+      <c r="K11" s="34">
         <v>4065935.6247261302</v>
       </c>
-      <c r="L11" s="40">
-[...8 lines deleted...]
-      <c r="O11" s="40">
+      <c r="L11" s="34">
+        <v>0</v>
+      </c>
+      <c r="M11" s="34">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34">
+        <v>0</v>
+      </c>
+      <c r="O11" s="34">
         <v>8759998.9703930393</v>
       </c>
       <c r="P11" s="1"/>
-      <c r="Q11" s="40">
-[...8 lines deleted...]
-      <c r="T11" s="40">
+      <c r="Q11" s="34">
+        <v>0</v>
+      </c>
+      <c r="R11" s="34">
+        <v>0</v>
+      </c>
+      <c r="S11" s="34">
+        <v>0</v>
+      </c>
+      <c r="T11" s="34">
         <v>17249.972902579226</v>
       </c>
     </row>
     <row r="12" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="8">
         <v>3</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="34">
         <v>859512.88718045142</v>
       </c>
-      <c r="E12" s="40">
+      <c r="E12" s="34">
         <v>184795.824482289</v>
       </c>
-      <c r="F12" s="40">
+      <c r="F12" s="34">
         <v>2527200.9704765999</v>
       </c>
-      <c r="G12" s="40">
+      <c r="G12" s="34">
         <v>26662.508386637503</v>
       </c>
-      <c r="H12" s="40">
+      <c r="H12" s="34">
         <v>134349.14039008858</v>
       </c>
-      <c r="I12" s="40">
+      <c r="I12" s="34">
         <v>295319.81251841143</v>
       </c>
-      <c r="J12" s="40">
+      <c r="J12" s="34">
         <v>36574.42739226183</v>
       </c>
-      <c r="K12" s="40">
-[...2 lines deleted...]
-      <c r="L12" s="40">
+      <c r="K12" s="34">
+        <v>0</v>
+      </c>
+      <c r="L12" s="34">
         <v>1016014.8896788644</v>
       </c>
-      <c r="M12" s="40">
+      <c r="M12" s="34">
         <v>677342.89062691492</v>
       </c>
-      <c r="N12" s="40">
-[...2 lines deleted...]
-      <c r="O12" s="40">
+      <c r="N12" s="34">
+        <v>0</v>
+      </c>
+      <c r="O12" s="34">
         <v>5757773.3511325186</v>
       </c>
       <c r="P12" s="1"/>
-      <c r="Q12" s="40">
+      <c r="Q12" s="34">
         <v>22281.012221427969</v>
       </c>
-      <c r="R12" s="40">
+      <c r="R12" s="34">
         <v>26737.21466571356</v>
       </c>
-      <c r="S12" s="40">
+      <c r="S12" s="34">
         <v>8912.4048885711873</v>
       </c>
-      <c r="T12" s="40">
+      <c r="T12" s="34">
         <v>17190.257743609029</v>
       </c>
     </row>
     <row r="13" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="8">
         <v>3</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D13" s="40">
+      <c r="D13" s="34">
         <v>859512.88718045142</v>
       </c>
-      <c r="E13" s="40">
+      <c r="E13" s="34">
         <v>184795.824482289</v>
       </c>
-      <c r="F13" s="40">
+      <c r="F13" s="34">
         <v>2527200.9704765999</v>
       </c>
-      <c r="G13" s="40">
+      <c r="G13" s="34">
         <v>26662.508386637503</v>
       </c>
-      <c r="H13" s="40">
+      <c r="H13" s="34">
         <v>134349.14039008858</v>
       </c>
-      <c r="I13" s="40">
+      <c r="I13" s="34">
         <v>295319.81251841143</v>
       </c>
-      <c r="J13" s="40">
+      <c r="J13" s="34">
         <v>36574.42739226183</v>
       </c>
-      <c r="K13" s="40">
-[...8 lines deleted...]
-      <c r="N13" s="40">
+      <c r="K13" s="34">
+        <v>0</v>
+      </c>
+      <c r="L13" s="34">
+        <v>0</v>
+      </c>
+      <c r="M13" s="34">
+        <v>0</v>
+      </c>
+      <c r="N13" s="34">
         <v>687616.95460626425</v>
       </c>
-      <c r="O13" s="40">
+      <c r="O13" s="34">
         <v>4752032.525433003</v>
       </c>
       <c r="P13" s="1"/>
-      <c r="Q13" s="40">
+      <c r="Q13" s="34">
         <v>22281.012221427969</v>
       </c>
-      <c r="R13" s="40">
+      <c r="R13" s="34">
         <v>26737.21466571356</v>
       </c>
-      <c r="S13" s="40">
+      <c r="S13" s="34">
         <v>8912.4048885711873</v>
       </c>
-      <c r="T13" s="40">
+      <c r="T13" s="34">
         <v>17190.257743609029</v>
       </c>
     </row>
     <row r="14" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="8">
         <v>4</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="40">
+      <c r="D14" s="34">
         <v>810883.5728187795</v>
       </c>
-      <c r="E14" s="40">
+      <c r="E14" s="34">
         <v>174340.13427758517</v>
       </c>
-      <c r="F14" s="40">
+      <c r="F14" s="34">
         <v>2451937.4301304109</v>
       </c>
-      <c r="G14" s="40">
+      <c r="G14" s="34">
         <v>26662.508386637503</v>
       </c>
-      <c r="H14" s="40">
+      <c r="H14" s="34">
         <v>137899.71160037143</v>
       </c>
-      <c r="I14" s="40">
+      <c r="I14" s="34">
         <v>302189.49224934872</v>
       </c>
-      <c r="J14" s="40">
+      <c r="J14" s="34">
         <v>36574.42739226183</v>
       </c>
-      <c r="K14" s="40">
-[...8 lines deleted...]
-      <c r="N14" s="40">
+      <c r="K14" s="34">
+        <v>0</v>
+      </c>
+      <c r="L14" s="34">
+        <v>0</v>
+      </c>
+      <c r="M14" s="34">
+        <v>0</v>
+      </c>
+      <c r="N14" s="34">
         <v>648701.32087010413</v>
       </c>
-      <c r="O14" s="40">
+      <c r="O14" s="34">
         <v>4589188.5977254994</v>
       </c>
       <c r="P14" s="1"/>
-      <c r="Q14" s="40">
+      <c r="Q14" s="34">
         <v>21465.927650981514</v>
       </c>
-      <c r="R14" s="40">
+      <c r="R14" s="34">
         <v>25759.113181177821</v>
       </c>
-      <c r="S14" s="40">
+      <c r="S14" s="34">
         <v>8586.3710603926047</v>
       </c>
-      <c r="T14" s="40">
+      <c r="T14" s="34">
         <v>16217.671456375589</v>
       </c>
     </row>
     <row r="15" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="8">
         <v>5</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D15" s="40">
+      <c r="D15" s="34">
         <v>765012.9836239242</v>
       </c>
-      <c r="E15" s="40">
+      <c r="E15" s="34">
         <v>164478.05173623492</v>
       </c>
-      <c r="F15" s="40">
+      <c r="F15" s="34">
         <v>2107381.4058631673</v>
       </c>
-      <c r="G15" s="40">
+      <c r="G15" s="34">
         <v>26662.508386637503</v>
       </c>
-      <c r="H15" s="40">
+      <c r="H15" s="34">
         <v>141506.76413683157</v>
       </c>
-      <c r="I15" s="40">
+      <c r="I15" s="34">
         <v>309086.85890488263</v>
       </c>
-      <c r="J15" s="40">
+      <c r="J15" s="34">
         <v>36574.42739226183</v>
       </c>
-      <c r="K15" s="40">
-[...8 lines deleted...]
-      <c r="N15" s="40">
+      <c r="K15" s="34">
+        <v>0</v>
+      </c>
+      <c r="L15" s="34">
+        <v>0</v>
+      </c>
+      <c r="M15" s="34">
+        <v>0</v>
+      </c>
+      <c r="N15" s="34">
         <v>646600.43703170528</v>
       </c>
-      <c r="O15" s="40">
+      <c r="O15" s="34">
         <v>4197303.4370756447</v>
       </c>
       <c r="P15" s="1"/>
-      <c r="Q15" s="40">
+      <c r="Q15" s="34">
         <v>18897.331509783497</v>
       </c>
-      <c r="R15" s="40">
+      <c r="R15" s="34">
         <v>22676.797811740191</v>
       </c>
-      <c r="S15" s="40">
+      <c r="S15" s="34">
         <v>7558.9326039133975</v>
       </c>
-      <c r="T15" s="40">
+      <c r="T15" s="34">
         <v>15300.259672478485</v>
       </c>
     </row>
     <row r="16" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="8">
         <v>6</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D16" s="40">
+      <c r="D16" s="34">
         <v>721635.31945143326</v>
       </c>
-      <c r="E16" s="40">
+      <c r="E16" s="34">
         <v>155151.59368205816</v>
       </c>
-      <c r="F16" s="40">
+      <c r="F16" s="34">
         <v>1780856.030810568</v>
       </c>
-      <c r="G16" s="40">
+      <c r="G16" s="34">
         <v>26661.437621597852</v>
       </c>
-      <c r="H16" s="40">
+      <c r="H16" s="34">
         <v>131655.64011083002</v>
       </c>
-      <c r="I16" s="40">
+      <c r="I16" s="34">
         <v>345478.92072260298</v>
       </c>
-      <c r="J16" s="40">
+      <c r="J16" s="34">
         <v>42058.393985306859</v>
       </c>
-      <c r="K16" s="40">
-[...8 lines deleted...]
-      <c r="N16" s="40">
+      <c r="K16" s="34">
+        <v>0</v>
+      </c>
+      <c r="L16" s="34">
+        <v>0</v>
+      </c>
+      <c r="M16" s="34">
+        <v>0</v>
+      </c>
+      <c r="N16" s="34">
         <v>577302.66519550735</v>
       </c>
-      <c r="O16" s="40">
+      <c r="O16" s="34">
         <v>3780800.0015799045</v>
       </c>
       <c r="P16" s="1"/>
-      <c r="Q16" s="40">
+      <c r="Q16" s="34">
         <v>16463.758883302642</v>
       </c>
-      <c r="R16" s="40">
+      <c r="R16" s="34">
         <v>19756.510659963173</v>
       </c>
-      <c r="S16" s="40">
+      <c r="S16" s="34">
         <v>6585.5035533210566</v>
       </c>
-      <c r="T16" s="40">
+      <c r="T16" s="34">
         <v>14432.706389028664</v>
       </c>
     </row>
     <row r="17" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="8">
         <v>7</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D17" s="40">
+      <c r="D17" s="34">
         <v>674354.46942757384</v>
       </c>
-      <c r="E17" s="40">
+      <c r="E17" s="34">
         <v>144986.21092692838</v>
       </c>
-      <c r="F17" s="40">
+      <c r="F17" s="34">
         <v>1353950.0317953106</v>
       </c>
-      <c r="G17" s="40">
+      <c r="G17" s="34">
         <v>27029.780795238144</v>
       </c>
-      <c r="H17" s="40">
+      <c r="H17" s="34">
         <v>99544.436743419355</v>
       </c>
-      <c r="I17" s="40">
+      <c r="I17" s="34">
         <v>241520.53861243124</v>
       </c>
-      <c r="J17" s="40">
+      <c r="J17" s="34">
         <v>42638.475744679585</v>
       </c>
-      <c r="K17" s="40">
-[...8 lines deleted...]
-      <c r="N17" s="40">
+      <c r="K17" s="34">
+        <v>0</v>
+      </c>
+      <c r="L17" s="34">
+        <v>0</v>
+      </c>
+      <c r="M17" s="34">
+        <v>0</v>
+      </c>
+      <c r="N17" s="34">
         <v>534041.31013061875</v>
       </c>
-      <c r="O17" s="40">
+      <c r="O17" s="34">
         <v>3118065.2541761999</v>
       </c>
       <c r="P17" s="1"/>
-      <c r="Q17" s="40">
+      <c r="Q17" s="34">
         <v>13344.108560676872</v>
       </c>
-      <c r="R17" s="40">
+      <c r="R17" s="34">
         <v>16012.930272812247</v>
       </c>
-      <c r="S17" s="40">
+      <c r="S17" s="34">
         <v>5337.6434242707483</v>
       </c>
-      <c r="T17" s="40">
+      <c r="T17" s="34">
         <v>13487.089388551476</v>
       </c>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="8">
         <v>8</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D18" s="40">
+      <c r="D18" s="34">
         <v>636117.64729351236</v>
       </c>
-      <c r="E18" s="40">
+      <c r="E18" s="34">
         <v>136765.29416810515</v>
       </c>
-      <c r="F18" s="40">
+      <c r="F18" s="34">
         <v>1059148.1567703811</v>
       </c>
-      <c r="G18" s="40">
+      <c r="G18" s="34">
         <v>27539.925180362545</v>
       </c>
-      <c r="H18" s="40">
+      <c r="H18" s="34">
         <v>77382.659751307685</v>
       </c>
-      <c r="I18" s="40">
+      <c r="I18" s="34">
         <v>187692.68273024479</v>
       </c>
-      <c r="J18" s="40">
+      <c r="J18" s="34">
         <v>43442.466099292527</v>
       </c>
-      <c r="K18" s="40">
-[...8 lines deleted...]
-      <c r="N18" s="40">
+      <c r="K18" s="34">
+        <v>0</v>
+      </c>
+      <c r="L18" s="34">
+        <v>0</v>
+      </c>
+      <c r="M18" s="34">
+        <v>0</v>
+      </c>
+      <c r="N18" s="34">
         <v>488002.58990798891</v>
       </c>
-      <c r="O18" s="40">
+      <c r="O18" s="34">
         <v>2656091.4219011948</v>
       </c>
       <c r="P18" s="1"/>
-      <c r="Q18" s="40">
+      <c r="Q18" s="34">
         <v>11153.064500420352</v>
       </c>
-      <c r="R18" s="40">
+      <c r="R18" s="34">
         <v>13383.677400504423</v>
       </c>
-      <c r="S18" s="40">
+      <c r="S18" s="34">
         <v>4461.2258001681403</v>
       </c>
-      <c r="T18" s="40">
+      <c r="T18" s="34">
         <v>12722.352945870247</v>
       </c>
     </row>
     <row r="19" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="8">
         <v>9</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D19" s="40">
+      <c r="D19" s="34">
         <v>588938.51911826688</v>
       </c>
-      <c r="E19" s="40">
+      <c r="E19" s="34">
         <v>126621.78161042737</v>
       </c>
-      <c r="F19" s="40">
+      <c r="F19" s="34">
         <v>813827.93193152756</v>
       </c>
-      <c r="G19" s="40">
+      <c r="G19" s="34">
         <v>27539.925180362545</v>
       </c>
-      <c r="H19" s="40">
+      <c r="H19" s="34">
         <v>58985.563928455107</v>
       </c>
-      <c r="I19" s="40">
+      <c r="I19" s="34">
         <v>143098.26363056718</v>
       </c>
-      <c r="J19" s="40">
+      <c r="J19" s="34">
         <v>43442.466099292527</v>
       </c>
-      <c r="K19" s="40">
-[...8 lines deleted...]
-      <c r="N19" s="40">
+      <c r="K19" s="34">
+        <v>0</v>
+      </c>
+      <c r="L19" s="34">
+        <v>0</v>
+      </c>
+      <c r="M19" s="34">
+        <v>0</v>
+      </c>
+      <c r="N19" s="34">
         <v>441621.78015534946</v>
       </c>
-      <c r="O19" s="40">
+      <c r="O19" s="34">
         <v>2244076.2316542491</v>
       </c>
       <c r="P19" s="1"/>
-      <c r="Q19" s="40">
+      <c r="Q19" s="34">
         <v>9228.7266516433865</v>
       </c>
-      <c r="R19" s="40">
+      <c r="R19" s="34">
         <v>11074.471981972063</v>
       </c>
-      <c r="S19" s="40">
+      <c r="S19" s="34">
         <v>3691.4906606573545</v>
       </c>
-      <c r="T19" s="40">
+      <c r="T19" s="34">
         <v>11778.770382365339</v>
       </c>
     </row>
     <row r="20" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="8">
         <v>10</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D20" s="40">
+      <c r="D20" s="34">
         <v>545354.70760671329</v>
       </c>
-      <c r="E20" s="40">
+      <c r="E20" s="34">
         <v>117251.26213544336</v>
       </c>
-      <c r="F20" s="40">
+      <c r="F20" s="34">
         <v>615163.69326612807</v>
       </c>
-      <c r="G20" s="40">
+      <c r="G20" s="34">
         <v>27539.925180362545</v>
       </c>
-      <c r="H20" s="40">
+      <c r="H20" s="34">
         <v>44114.185802013686</v>
       </c>
-      <c r="I20" s="40">
+      <c r="I20" s="34">
         <v>106944.52225417165</v>
       </c>
-      <c r="J20" s="40">
+      <c r="J20" s="34">
         <v>43442.466099292527</v>
       </c>
-      <c r="K20" s="40">
-[...8 lines deleted...]
-      <c r="N20" s="40">
+      <c r="K20" s="34">
+        <v>0</v>
+      </c>
+      <c r="L20" s="34">
+        <v>0</v>
+      </c>
+      <c r="M20" s="34">
+        <v>0</v>
+      </c>
+      <c r="N20" s="34">
         <v>399651.11966823851</v>
       </c>
-      <c r="O20" s="40">
+      <c r="O20" s="34">
         <v>1899461.882012364</v>
       </c>
       <c r="P20" s="1"/>
-      <c r="Q20" s="40">
+      <c r="Q20" s="34">
         <v>7634.9894794265874</v>
       </c>
-      <c r="R20" s="40">
+      <c r="R20" s="34">
         <v>9161.9873753119045</v>
       </c>
-      <c r="S20" s="40">
+      <c r="S20" s="34">
         <v>3053.9957917706352</v>
       </c>
-      <c r="T20" s="40">
+      <c r="T20" s="34">
         <v>10907.094152134265</v>
       </c>
     </row>
     <row r="21" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="8">
         <v>11</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D21" s="40">
+      <c r="D21" s="34">
         <v>504990.80300517398</v>
       </c>
-      <c r="E21" s="40">
+      <c r="E21" s="34">
         <v>108573.0226461124</v>
       </c>
-      <c r="F21" s="40">
+      <c r="F21" s="34">
         <v>464824.5064095807</v>
       </c>
-      <c r="G21" s="40">
+      <c r="G21" s="34">
         <v>27539.925180362545</v>
       </c>
-      <c r="H21" s="40">
+      <c r="H21" s="34">
         <v>32838.83410178448</v>
       </c>
-      <c r="I21" s="40">
+      <c r="I21" s="34">
         <v>79710.804546883228</v>
       </c>
-      <c r="J21" s="40">
+      <c r="J21" s="34">
         <v>43442.466099292527</v>
       </c>
-      <c r="K21" s="40">
-[...8 lines deleted...]
-      <c r="N21" s="40">
+      <c r="K21" s="34">
+        <v>0</v>
+      </c>
+      <c r="L21" s="34">
+        <v>0</v>
+      </c>
+      <c r="M21" s="34">
+        <v>0</v>
+      </c>
+      <c r="N21" s="34">
         <v>361682.33216215769</v>
       </c>
-      <c r="O21" s="40">
+      <c r="O21" s="34">
         <v>1623602.6941513475</v>
       </c>
       <c r="P21" s="1"/>
-      <c r="Q21" s="40">
+      <c r="Q21" s="34">
         <v>6380.3638777286496</v>
       </c>
-      <c r="R21" s="40">
+      <c r="R21" s="34">
         <v>7656.4366532743788</v>
       </c>
-      <c r="S21" s="40">
+      <c r="S21" s="34">
         <v>2552.1455510914598</v>
       </c>
-      <c r="T21" s="40">
+      <c r="T21" s="34">
         <v>10099.81606010348</v>
       </c>
     </row>
     <row r="22" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="8">
         <v>12</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D22" s="40">
+      <c r="D22" s="34">
         <v>467584.12497818307</v>
       </c>
-      <c r="E22" s="40">
+      <c r="E22" s="34">
         <v>100530.58687030936</v>
       </c>
-      <c r="F22" s="40">
+      <c r="F22" s="34">
         <v>343098.8170654524</v>
       </c>
-      <c r="G22" s="40">
+      <c r="G22" s="34">
         <v>102485.06347517222</v>
       </c>
-      <c r="H22" s="40">
+      <c r="H22" s="34">
         <v>26229.460411315387</v>
       </c>
-      <c r="I22" s="40">
+      <c r="I22" s="34">
         <v>67414.143165016023</v>
       </c>
-      <c r="J22" s="40">
+      <c r="J22" s="34">
         <v>71771.850943531186</v>
       </c>
-      <c r="K22" s="40">
-[...8 lines deleted...]
-      <c r="N22" s="40">
+      <c r="K22" s="34">
+        <v>0</v>
+      </c>
+      <c r="L22" s="34">
+        <v>0</v>
+      </c>
+      <c r="M22" s="34">
+        <v>0</v>
+      </c>
+      <c r="N22" s="34">
         <v>327312.68105229724</v>
       </c>
-      <c r="O22" s="40">
+      <c r="O22" s="34">
         <v>1506426.7279612771</v>
       </c>
       <c r="P22" s="1"/>
-      <c r="Q22" s="40">
+      <c r="Q22" s="34">
         <v>5333.440408181812</v>
       </c>
-      <c r="R22" s="40">
+      <c r="R22" s="34">
         <v>6400.1284898181748</v>
       </c>
-      <c r="S22" s="40">
+      <c r="S22" s="34">
         <v>2133.3761632727251</v>
       </c>
-      <c r="T22" s="40">
+      <c r="T22" s="34">
         <v>9351.6824995636616</v>
       </c>
     </row>
     <row r="23" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="8">
         <v>11</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D23" s="40">
+      <c r="D23" s="34">
         <v>504990.80300517398</v>
       </c>
-      <c r="E23" s="40">
+      <c r="E23" s="34">
         <v>108573.0226461124</v>
       </c>
-      <c r="F23" s="40">
+      <c r="F23" s="34">
         <v>464824.5064095807</v>
       </c>
-      <c r="G23" s="40">
+      <c r="G23" s="34">
         <v>27539.925180362545</v>
       </c>
-      <c r="H23" s="40">
+      <c r="H23" s="34">
         <v>32838.83410178448</v>
       </c>
-      <c r="I23" s="40">
+      <c r="I23" s="34">
         <v>79710.804546883228</v>
       </c>
-      <c r="J23" s="40">
+      <c r="J23" s="34">
         <v>43442.466099292527</v>
       </c>
-      <c r="K23" s="40">
-[...11 lines deleted...]
-      <c r="O23" s="40">
+      <c r="K23" s="34">
+        <v>0</v>
+      </c>
+      <c r="L23" s="34">
+        <v>0</v>
+      </c>
+      <c r="M23" s="34">
+        <v>0</v>
+      </c>
+      <c r="N23" s="34">
+        <v>0</v>
+      </c>
+      <c r="O23" s="34">
         <v>1261920.3619891899</v>
       </c>
       <c r="P23" s="1"/>
-      <c r="Q23" s="40">
+      <c r="Q23" s="34">
         <v>6380.3638777286496</v>
       </c>
-      <c r="R23" s="40">
+      <c r="R23" s="34">
         <v>7656.4366532743788</v>
       </c>
-      <c r="S23" s="40">
+      <c r="S23" s="34">
         <v>2552.1455510914598</v>
       </c>
-      <c r="T23" s="40">
+      <c r="T23" s="34">
         <v>10099.81606010348</v>
       </c>
     </row>
     <row r="24" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="8">
         <v>12</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D24" s="40">
+      <c r="D24" s="34">
         <v>467584.12497818307</v>
       </c>
-      <c r="E24" s="40">
+      <c r="E24" s="34">
         <v>100530.58687030936</v>
       </c>
-      <c r="F24" s="40">
+      <c r="F24" s="34">
         <v>343098.8170654524</v>
       </c>
-      <c r="G24" s="40">
+      <c r="G24" s="34">
         <v>102485.06347517222</v>
       </c>
-      <c r="H24" s="40">
+      <c r="H24" s="34">
         <v>26229.460411315387</v>
       </c>
-      <c r="I24" s="40">
+      <c r="I24" s="34">
         <v>67414.143165016023</v>
       </c>
-      <c r="J24" s="40">
+      <c r="J24" s="34">
         <v>71771.850943531186</v>
       </c>
-      <c r="K24" s="40">
-[...11 lines deleted...]
-      <c r="O24" s="40">
+      <c r="K24" s="34">
+        <v>0</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>0</v>
+      </c>
+      <c r="N24" s="34">
+        <v>0</v>
+      </c>
+      <c r="O24" s="34">
         <v>1179114.0469089795</v>
       </c>
       <c r="P24" s="1"/>
-      <c r="Q24" s="40">
+      <c r="Q24" s="34">
         <v>5333.440408181812</v>
       </c>
-      <c r="R24" s="40">
+      <c r="R24" s="34">
         <v>6400.1284898181748</v>
       </c>
-      <c r="S24" s="40">
+      <c r="S24" s="34">
         <v>2133.3761632727251</v>
       </c>
-      <c r="T24" s="40">
+      <c r="T24" s="34">
         <v>9351.6824995636616</v>
       </c>
     </row>
     <row r="25" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="8">
         <v>13</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D25" s="40">
+      <c r="D25" s="34">
         <v>432932.06071909278</v>
       </c>
-      <c r="E25" s="40">
+      <c r="E25" s="34">
         <v>93080.393054604952</v>
       </c>
-      <c r="F25" s="40">
+      <c r="F25" s="34">
         <v>255316.88724904455</v>
       </c>
-      <c r="G25" s="40">
+      <c r="G25" s="34">
         <v>99456.328077299433</v>
       </c>
-      <c r="H25" s="40">
+      <c r="H25" s="34">
         <v>18927.058858639226</v>
       </c>
-      <c r="I25" s="40">
+      <c r="I25" s="34">
         <v>49770.382774498838</v>
       </c>
-      <c r="J25" s="40">
+      <c r="J25" s="34">
         <v>71771.850943531186</v>
       </c>
-      <c r="K25" s="40">
-[...11 lines deleted...]
-      <c r="O25" s="40">
+      <c r="K25" s="34">
+        <v>0</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>0</v>
+      </c>
+      <c r="N25" s="34">
+        <v>0</v>
+      </c>
+      <c r="O25" s="34">
         <v>1021254.9616767111</v>
       </c>
       <c r="P25" s="1"/>
-      <c r="Q25" s="40">
+      <c r="Q25" s="34">
         <v>4527.9536050535353</v>
       </c>
-      <c r="R25" s="40">
+      <c r="R25" s="34">
         <v>5433.5443260642414</v>
       </c>
-      <c r="S25" s="40">
+      <c r="S25" s="34">
         <v>1811.1814420214141</v>
       </c>
-      <c r="T25" s="40">
+      <c r="T25" s="34">
         <v>8658.6412143818579</v>
       </c>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="8">
         <v>14</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D26" s="40">
+      <c r="D26" s="34">
         <v>400797.46115959197</v>
       </c>
-      <c r="E26" s="40">
+      <c r="E26" s="34">
         <v>86171.454149312252</v>
       </c>
-      <c r="F26" s="40">
+      <c r="F26" s="34">
         <v>192861.30401622268</v>
       </c>
-      <c r="G26" s="40">
+      <c r="G26" s="34">
         <v>98659.735367884889</v>
       </c>
-      <c r="H26" s="40">
+      <c r="H26" s="34">
         <v>13992.145672435392</v>
       </c>
-      <c r="I26" s="40">
+      <c r="I26" s="34">
         <v>37526.94937824941</v>
       </c>
-      <c r="J26" s="40">
+      <c r="J26" s="34">
         <v>71771.850943531186</v>
       </c>
-      <c r="K26" s="40">
-[...11 lines deleted...]
-      <c r="O26" s="40">
+      <c r="K26" s="34">
+        <v>0</v>
+      </c>
+      <c r="L26" s="34">
+        <v>0</v>
+      </c>
+      <c r="M26" s="34">
+        <v>0</v>
+      </c>
+      <c r="N26" s="34">
+        <v>0</v>
+      </c>
+      <c r="O26" s="34">
         <v>901780.90068722784</v>
       </c>
       <c r="P26" s="1"/>
-      <c r="Q26" s="40">
+      <c r="Q26" s="34">
         <v>3905.6497708935176</v>
       </c>
-      <c r="R26" s="40">
+      <c r="R26" s="34">
         <v>4686.7797250722206</v>
       </c>
-      <c r="S26" s="40">
+      <c r="S26" s="34">
         <v>1562.2599083574071</v>
       </c>
-      <c r="T26" s="40">
+      <c r="T26" s="34">
         <v>8015.9492231918393</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A28" s="37"/>
-      <c r="B28" s="39"/>
-[...3 lines deleted...]
-      <c r="F28" s="38"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="39"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="22"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
     </row>
     <row r="29" spans="1:20" ht="48" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>6</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>7</v>
       </c>
       <c r="K29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="13" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="M29" s="20"/>
       <c r="N29" s="20"/>
       <c r="O29" s="20"/>
       <c r="P29" s="20"/>
       <c r="Q29" s="20"/>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="8">
         <v>8</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D30" s="40">
+      <c r="D30" s="34">
         <v>636117.64729351236</v>
       </c>
-      <c r="E30" s="40">
+      <c r="E30" s="34">
         <v>136765.29416810515</v>
       </c>
-      <c r="F30" s="40">
+      <c r="F30" s="34">
         <v>1059148.1567703811</v>
       </c>
-      <c r="G30" s="40">
+      <c r="G30" s="34">
         <v>27539.925180362545</v>
       </c>
-      <c r="H30" s="40">
+      <c r="H30" s="34">
         <v>77382.659751307685</v>
       </c>
-      <c r="I30" s="40">
+      <c r="I30" s="34">
         <v>187692.68273024479</v>
       </c>
-      <c r="J30" s="40">
+      <c r="J30" s="34">
         <v>43442.466099292527</v>
       </c>
-      <c r="K30" s="40">
+      <c r="K30" s="34">
         <v>244002.26604147605</v>
       </c>
-      <c r="L30" s="40">
+      <c r="L30" s="34">
         <v>2412091.0980346822</v>
       </c>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
     </row>
     <row r="31" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="8">
         <v>9</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D31" s="40">
+      <c r="D31" s="34">
         <v>588938.51911826688</v>
       </c>
-      <c r="E31" s="40">
+      <c r="E31" s="34">
         <v>126621.78161042737</v>
       </c>
-      <c r="F31" s="40">
+      <c r="F31" s="34">
         <v>813827.93193152756</v>
       </c>
-      <c r="G31" s="40">
+      <c r="G31" s="34">
         <v>27539.925180362545</v>
       </c>
-      <c r="H31" s="40">
+      <c r="H31" s="34">
         <v>58985.563928455107</v>
       </c>
-      <c r="I31" s="40">
+      <c r="I31" s="34">
         <v>143098.26363056718</v>
       </c>
-      <c r="J31" s="40">
+      <c r="J31" s="34">
         <v>43442.466099292527</v>
       </c>
-      <c r="K31" s="40">
+      <c r="K31" s="34">
         <v>220808.88341687681</v>
       </c>
-      <c r="L31" s="40">
+      <c r="L31" s="34">
         <v>2023263.3349157763</v>
       </c>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
     </row>
     <row r="32" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="8">
         <v>10</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D32" s="40">
+      <c r="D32" s="34">
         <v>545354.70760671329</v>
       </c>
-      <c r="E32" s="40">
+      <c r="E32" s="34">
         <v>117251.26213544336</v>
       </c>
-      <c r="F32" s="40">
+      <c r="F32" s="34">
         <v>615163.69326612807</v>
       </c>
-      <c r="G32" s="40">
+      <c r="G32" s="34">
         <v>27539.925180362545</v>
       </c>
-      <c r="H32" s="40">
+      <c r="H32" s="34">
         <v>44114.185802013686</v>
       </c>
-      <c r="I32" s="40">
+      <c r="I32" s="34">
         <v>106944.52225417165</v>
       </c>
-      <c r="J32" s="40">
+      <c r="J32" s="34">
         <v>43442.466099292527</v>
       </c>
-      <c r="K32" s="40">
+      <c r="K32" s="34">
         <v>199826.78356559316</v>
       </c>
-      <c r="L32" s="40">
+      <c r="L32" s="34">
         <v>1699637.5459097181</v>
       </c>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="8">
         <v>11</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D33" s="40">
+      <c r="D33" s="34">
         <v>504990.80300517398</v>
       </c>
-      <c r="E33" s="40">
+      <c r="E33" s="34">
         <v>108573.0226461124</v>
       </c>
-      <c r="F33" s="40">
+      <c r="F33" s="34">
         <v>464824.5064095807</v>
       </c>
-      <c r="G33" s="40">
+      <c r="G33" s="34">
         <v>27539.925180362545</v>
       </c>
-      <c r="H33" s="40">
+      <c r="H33" s="34">
         <v>32838.83410178448</v>
       </c>
-      <c r="I33" s="40">
+      <c r="I33" s="34">
         <v>79710.804546883228</v>
       </c>
-      <c r="J33" s="40">
+      <c r="J33" s="34">
         <v>43442.466099292527</v>
       </c>
-      <c r="K33" s="40">
+      <c r="K33" s="34">
         <v>180840.58974822087</v>
       </c>
-      <c r="L33" s="40">
+      <c r="L33" s="34">
         <v>1442760.9517374109</v>
       </c>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
@@ -5427,124 +5430,124 @@
       <c r="C37" s="14" t="s">
         <v>37</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H37" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>6</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>7</v>
       </c>
       <c r="K37" s="13" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="20"/>
       <c r="O37" s="20"/>
       <c r="P37" s="20"/>
       <c r="Q37" s="20"/>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="8">
         <v>14</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D38" s="40">
+      <c r="D38" s="34">
         <v>400797.46115959197</v>
       </c>
-      <c r="E38" s="40">
+      <c r="E38" s="34">
         <v>80159.492231918412</v>
       </c>
-      <c r="F38" s="40">
+      <c r="F38" s="34">
         <v>192861.30401622268</v>
       </c>
-      <c r="G38" s="40">
+      <c r="G38" s="34">
         <v>98659.735367884889</v>
       </c>
-      <c r="H38" s="40">
+      <c r="H38" s="34">
         <v>13992.145672435392</v>
       </c>
-      <c r="I38" s="40">
+      <c r="I38" s="34">
         <v>37526.94937824941</v>
       </c>
-      <c r="J38" s="40">
+      <c r="J38" s="34">
         <v>71771.850943531186</v>
       </c>
-      <c r="K38" s="40">
+      <c r="K38" s="34">
         <v>895768.93876983377</v>
       </c>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
     </row>
     <row r="39" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
     </row>
     <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" s="37" t="s">
         <v>42</v>
       </c>
-      <c r="B40" s="38"/>
+      <c r="B40" s="39"/>
       <c r="C40" s="10"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="3"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
     </row>
     <row r="41" spans="1:17" ht="36" x14ac:dyDescent="0.25">
       <c r="A41" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>37</v>
@@ -5557,192 +5560,192 @@
       </c>
       <c r="F41" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G41" s="28" t="s">
         <v>6</v>
       </c>
       <c r="H41" s="27" t="s">
         <v>45</v>
       </c>
       <c r="I41" s="27" t="s">
         <v>46</v>
       </c>
       <c r="J41" s="27" t="s">
         <v>47</v>
       </c>
       <c r="K41" s="27" t="s">
         <v>48</v>
       </c>
       <c r="L41" s="27" t="s">
         <v>49</v>
       </c>
       <c r="M41" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="N41" s="27" t="s">
-        <v>50</v>
+      <c r="N41" s="13" t="s">
+        <v>76</v>
       </c>
       <c r="O41" s="19"/>
       <c r="P41" s="19"/>
       <c r="Q41" s="19"/>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A42" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="8">
         <v>33</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D42" s="40">
+      <c r="D42" s="34">
         <v>223954.7508083444</v>
       </c>
-      <c r="E42" s="40">
+      <c r="E42" s="34">
         <v>132413.10408711736</v>
       </c>
-      <c r="F42" s="40">
+      <c r="F42" s="34">
         <v>26662.183529985516</v>
       </c>
-      <c r="G42" s="40">
-[...2 lines deleted...]
-      <c r="H42" s="40">
+      <c r="G42" s="34">
+        <v>0</v>
+      </c>
+      <c r="H42" s="34">
         <v>78453.985455771748</v>
       </c>
-      <c r="I42" s="40">
+      <c r="I42" s="34">
         <v>71665.415557380082</v>
       </c>
-      <c r="J42" s="40">
+      <c r="J42" s="34">
         <v>410658.09135682345</v>
       </c>
-      <c r="K42" s="40">
+      <c r="K42" s="34">
         <v>669227.08868004405</v>
       </c>
-      <c r="L42" s="40">
+      <c r="L42" s="34">
         <v>391920.48672307108</v>
       </c>
-      <c r="M42" s="40">
+      <c r="M42" s="34">
         <v>458993.44194240298</v>
       </c>
-      <c r="N42" s="40">
+      <c r="N42" s="34">
         <v>2463948.5481409398</v>
       </c>
       <c r="O42" s="25"/>
       <c r="P42" s="22"/>
       <c r="Q42" s="1"/>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A43" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="8">
         <v>11</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D43" s="40">
+      <c r="D43" s="34">
         <v>74655.946156536622</v>
       </c>
-      <c r="E43" s="40">
+      <c r="E43" s="34">
         <v>102744.68476445676</v>
       </c>
-      <c r="F43" s="40">
+      <c r="F43" s="34">
         <v>26662.183529985516</v>
       </c>
-      <c r="G43" s="40">
-[...2 lines deleted...]
-      <c r="H43" s="40">
+      <c r="G43" s="34">
+        <v>0</v>
+      </c>
+      <c r="H43" s="34">
         <v>29417.136226363862</v>
       </c>
-      <c r="I43" s="40">
+      <c r="I43" s="34">
         <v>14931.712737757945</v>
       </c>
-      <c r="J43" s="40">
+      <c r="J43" s="34">
         <v>151015.90580983553</v>
       </c>
-      <c r="K43" s="40">
+      <c r="K43" s="34">
         <v>223077.87750355891</v>
       </c>
-      <c r="L43" s="40">
+      <c r="L43" s="34">
         <v>130647.57858240747</v>
       </c>
-      <c r="M43" s="40">
+      <c r="M43" s="34">
         <v>152998.68649155198</v>
       </c>
-      <c r="N43" s="40">
+      <c r="N43" s="34">
         <v>906151.71180245467</v>
       </c>
       <c r="O43" s="25"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B44" s="8">
         <v>44</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="D44" s="40">
+      <c r="D44" s="34">
         <v>298601.22399101272</v>
       </c>
-      <c r="E44" s="40">
+      <c r="E44" s="34">
         <v>176547.83052424167</v>
       </c>
-      <c r="F44" s="40">
+      <c r="F44" s="34">
         <v>26662.183529985516</v>
       </c>
-      <c r="G44" s="40">
-[...2 lines deleted...]
-      <c r="H44" s="40">
+      <c r="G44" s="34">
+        <v>0</v>
+      </c>
+      <c r="H44" s="34">
         <v>108452.30732561657</v>
       </c>
-      <c r="I44" s="40">
+      <c r="I44" s="34">
         <v>95552.391677124077</v>
       </c>
-      <c r="J44" s="40">
+      <c r="J44" s="34">
         <v>531451.48573674343</v>
       </c>
-      <c r="K44" s="40">
+      <c r="K44" s="34">
         <v>892304.54031526018</v>
       </c>
-      <c r="L44" s="40">
+      <c r="L44" s="34">
         <v>522550.84360517847</v>
       </c>
-      <c r="M44" s="40">
+      <c r="M44" s="34">
         <v>632137.93425877206</v>
       </c>
-      <c r="N44" s="40">
+      <c r="N44" s="34">
         <v>3284260.7409639349</v>
       </c>
       <c r="O44" s="25"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A45" s="9"/>
       <c r="B45" s="10"/>
       <c r="C45" s="10"/>
       <c r="D45" s="1"/>
       <c r="E45" s="1"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
     </row>
@@ -5864,92 +5867,92 @@
       <c r="N55" s="3"/>
       <c r="O55" s="3"/>
       <c r="P55" s="3"/>
       <c r="Q55" s="3"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A56" s="3"/>
       <c r="B56" s="10"/>
       <c r="C56" s="10"/>
       <c r="D56" s="3"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3"/>
       <c r="K56" s="3"/>
       <c r="L56" s="3"/>
       <c r="M56" s="3"/>
       <c r="N56" s="3"/>
       <c r="O56" s="3"/>
       <c r="P56" s="3"/>
       <c r="Q56" s="3"/>
     </row>
     <row r="57" spans="1:17" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A57" s="34" t="s">
+      <c r="A57" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B57" s="34"/>
-[...7 lines deleted...]
-      <c r="J57" s="34"/>
+      <c r="B57" s="35"/>
+      <c r="C57" s="35"/>
+      <c r="D57" s="35"/>
+      <c r="E57" s="35"/>
+      <c r="F57" s="35"/>
+      <c r="G57" s="35"/>
+      <c r="H57" s="35"/>
+      <c r="I57" s="35"/>
+      <c r="J57" s="35"/>
       <c r="K57" s="10"/>
     </row>
     <row r="58" spans="1:17" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A58" s="34" t="s">
+      <c r="A58" s="35" t="s">
         <v>72</v>
       </c>
-      <c r="B58" s="34"/>
-[...7 lines deleted...]
-      <c r="J58" s="34"/>
+      <c r="B58" s="35"/>
+      <c r="C58" s="35"/>
+      <c r="D58" s="35"/>
+      <c r="E58" s="35"/>
+      <c r="F58" s="35"/>
+      <c r="G58" s="35"/>
+      <c r="H58" s="35"/>
+      <c r="I58" s="35"/>
+      <c r="J58" s="35"/>
       <c r="K58" s="10"/>
     </row>
     <row r="59" spans="1:17" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A59" s="34" t="s">
+      <c r="A59" s="35" t="s">
         <v>73</v>
       </c>
-      <c r="B59" s="34"/>
-[...7 lines deleted...]
-      <c r="J59" s="34"/>
+      <c r="B59" s="35"/>
+      <c r="C59" s="35"/>
+      <c r="D59" s="35"/>
+      <c r="E59" s="35"/>
+      <c r="F59" s="35"/>
+      <c r="G59" s="35"/>
+      <c r="H59" s="35"/>
+      <c r="I59" s="35"/>
+      <c r="J59" s="35"/>
       <c r="K59" s="10"/>
     </row>
     <row r="60" spans="1:17" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A60" s="21" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="61" spans="1:17" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A61" s="21"/>
     </row>
     <row r="62" spans="1:17" s="4" customFormat="1" ht="36" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="14" t="s">
         <v>37</v>
       </c>
       <c r="D62" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E62" s="14" t="s">
         <v>3</v>