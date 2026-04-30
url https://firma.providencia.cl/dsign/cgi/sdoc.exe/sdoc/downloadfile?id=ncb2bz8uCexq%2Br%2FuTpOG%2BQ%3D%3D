--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -147,51 +147,51 @@
         <color indexed="8"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">“SERVICIO DE MONITOREO Y ANÁLISIS DE MEDIOS PARA LA MUNICIPALIDAD DE PROVIDENCIA”  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
   </si>
   <si>
     <t>Actas de evaluaciones de licitaciones ,Secretaria Comunal de Planificacion, enero 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -204,57 +204,50 @@
     <font>
       <u/>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial Narrow"/>
-      <family val="2"/>
-[...5 lines deleted...]
-      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color indexed="12"/>
@@ -559,132 +552,132 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="10" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
@@ -1086,218 +1079,218 @@
           <a:pathLst/>
         </a:custGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
         </a:solidFill>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061377" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061340" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061375" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061335" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061320" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061371" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061370" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061363" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061335" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061363" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061377" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061340" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061320" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061375" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061371" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061370" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L995"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection sqref="A1:D1"/>
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="45.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.85546875" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="38" t="s">
+      <c r="A1" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="38"/>
-[...1 lines deleted...]
-      <c r="D1" s="38"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
     </row>
     <row r="2" spans="1:12" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="12" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:12" s="5" customFormat="1" ht="66" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="6">
         <v>46035</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="C3" s="16" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:12" s="5" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="34">
+      <c r="B4" s="33">
         <v>46038</v>
       </c>
-      <c r="C4" s="33" t="s">
+      <c r="C4" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="15" t="s">
+      <c r="D4" s="38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="33" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="32">
+      <c r="B5" s="31">
         <v>45685</v>
       </c>
-      <c r="C5" s="18" t="s">
+      <c r="C5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="16" t="s">
+      <c r="D5" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="49.5" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="35">
+      <c r="B6" s="34">
         <v>46028</v>
       </c>
-      <c r="C6" s="36" t="s">
+      <c r="C6" s="35" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="49.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="19" t="s">
+      <c r="A7" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="31">
+      <c r="B7" s="30">
         <v>46030</v>
       </c>
-      <c r="C7" s="29" t="s">
+      <c r="C7" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="16" t="s">
+      <c r="D7" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="40.5" x14ac:dyDescent="0.25">
-      <c r="A8" s="19" t="s">
+      <c r="A8" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="28">
+      <c r="B8" s="27">
         <v>46034</v>
       </c>
-      <c r="C8" s="30" t="s">
+      <c r="C8" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="D8" s="16" t="s">
+      <c r="D8" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="L8" s="37"/>
+      <c r="L8" s="36"/>
     </row>
     <row r="9" spans="1:12" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="28">
+      <c r="B9" s="27">
         <v>46051</v>
       </c>
-      <c r="C9" s="29" t="s">
+      <c r="C9" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="D9" s="16" t="s">
+      <c r="D9" s="15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="15" x14ac:dyDescent="0.25">
-      <c r="A10" s="19" t="s">
+      <c r="A10" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="23">
         <v>46050</v>
       </c>
-      <c r="C10" s="25" t="s">
+      <c r="C10" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="D10" s="21" t="s">
+      <c r="D10" s="20" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="15" x14ac:dyDescent="0.2">
-      <c r="A11" s="20"/>
-[...2 lines deleted...]
-      <c r="D11" s="22"/>
+      <c r="A11" s="19"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="21"/>
     </row>
     <row r="12" spans="1:12" ht="15" x14ac:dyDescent="0.2">
       <c r="A12" s="7"/>
-      <c r="B12" s="23"/>
-      <c r="C12" s="23"/>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
       <c r="D12" s="8"/>
     </row>
     <row r="13" spans="1:12" ht="15" x14ac:dyDescent="0.2">
       <c r="A13" s="7"/>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="4"/>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="3"/>
       <c r="D15" s="4"/>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="4"/>
@@ -7161,57 +7154,57 @@
     <row r="993" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A993" s="3"/>
       <c r="B993" s="3"/>
       <c r="C993" s="3"/>
       <c r="D993" s="4"/>
     </row>
     <row r="994" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A994" s="3"/>
       <c r="B994" s="3"/>
       <c r="C994" s="3"/>
       <c r="D994" s="4"/>
     </row>
     <row r="995" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A995" s="3"/>
       <c r="B995" s="3"/>
       <c r="C995" s="3"/>
       <c r="D995" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1" display="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061320"/>
-    <hyperlink ref="D4" r:id="rId2" display="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061335"/>
-[...5 lines deleted...]
-    <hyperlink ref="D10" r:id="rId8" display="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061377"/>
+    <hyperlink ref="D5" r:id="rId2" display="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061340"/>
+    <hyperlink ref="D6" r:id="rId3" display="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061363"/>
+    <hyperlink ref="D7" r:id="rId4" display="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061370"/>
+    <hyperlink ref="D8" r:id="rId5" display="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061371"/>
+    <hyperlink ref="D9" r:id="rId6" display="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061375"/>
+    <hyperlink ref="D10" r:id="rId7" display="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061377"/>
+    <hyperlink ref="D4" r:id="rId8" display="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2061335"/>
   </hyperlinks>
   <pageMargins left="0.70833333333333337" right="0.70833333333333337" top="0.74791666666666667" bottom="0.74791666666666667" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId9"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>