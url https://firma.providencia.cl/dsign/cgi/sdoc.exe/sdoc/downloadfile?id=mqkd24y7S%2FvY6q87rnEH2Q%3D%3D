--- v0 (2026-04-27)
+++ v1 (2026-06-13)
@@ -385,53 +385,50 @@
   <si>
     <t>PRESTAR SERVICIOS DE ORIENTACIÓN E INTERMEDIACIÓN LABORAL A TÉCNICOS Y PROFESIONALES RESIDENTES DE LA COMUNA DE PROVIDENCIA, PROPORCIONANDO SERVICIOS DE ELABORACIÓN DE INFORMES DE COMPETENCIAS LABORALES, ASÍ COMO LA REALIZACIÓN DE TALLERES Y CHARLAS DE EMPLEABILIDAD, CON EL OBJETIVO DE FORTALECER LAS COMPETENCIAS Y HABILIDADES LABORALES DE LAS PERSONAS USUARIAS, CONFORME A LOS LINEAMIENTOS Y DIRECTRICES CORRESPONDIENTES AL PROGRAMA EMPLEO PROVIDENCIA.</t>
   </si>
   <si>
     <t>BRINDAR APOYO EN EL REGISTRO, ACTUALIZACIÓN Y REPORTE DE INDICADORES DE GESTIÓN MUNICIPAL DEL DEPARTAMENTO DE EMPLEO, APOYANDO AL EQUIPO EN LAS LABORES ADMINISTRATIVAS VINCULADAS A LA GESTIÓN CON EMPRESAS Y/O PERSONAS USUARIAS, ASÍ COMO EN LA ATENCIÓN DE USUARIOS/AS Y EN LAS ACTIVIDADES DE INTERMEDIACIÓN LABORAL, CONFORME A LOS LINEAMIENTOS Y DIRECTRICES CORRESPONDIENTES AL PROGRAMA EMPLEO PROVIDENCIA.</t>
   </si>
   <si>
     <t xml:space="preserve">APOYAR LA EJECUCIÓN DE INICIATIVAS EN EL LABORATORIO DE SOSTENIBILIDAD, IMPULSANDO SOLUCIONES QUE IMPACTEN EL ENTORNO URBANO Y SOCIAL BAJO LOS PILARES AMBIENTAL, SOCIAL Y ECONÓMICO. DENTRO DE SUS FUNCIONES, DESTACA LA COLABORACIÓN EN PROYECTOS DE ECONOMÍA CIRCULAR EN LA INDUSTRIA TEXTIL Y EL APOYO DE DISEÑO DE PROGRAMAS QUE ARTICULEN EL ECOSISTEMA DE INNOVACIÓN SOSTENIBLE CON STARTUPS Y ACTORES CLAVE, BAJO LOS LINEAMIENTOS DEL PROGRAMA DE INNOVACIÓN, INDUSTRIA CREATIVA Y ECONOMÍA SOSTENIBLE. ASIMISMO, APOYARÁ EN EL ESPACIO DE FABRICACIÓN LAB881, BUSCANDO ALIANZA COLABORATIVAS PARA EL DISEÑO Y PRUEBA DE SOLUCIONES FÍSICAS O DIGITALES. ESTAS TAREAS, FOMENTAN LA EXPERIMENTACIÓN Y EL APRENDIZAJE CONTINUO, FACILITAR LA CONEXIÓN ENTRE PERFILES TÉCNICOS Y CREATIVOS, Y GARANTIZAR UN ENTORNO INCLUSIVO Y DINÁMICO. </t>
   </si>
   <si>
     <t>PRESTAR SERVICIOS DE INTERMEDIACIÓN LABORAL, ORIENTACIÓN, DERIVACIÓN Y CAPACITACIÓN DIRIGIDOS A VECINOS/AS Y EMPLEADORES/AS DE LA COMUNA DE PROVIDENCIA. APOYANDO LA EJECUCIÓN DE LAS ACTIVIDADES DEL DEPARTAMENTO DE EMPLEO, TALES COMO TALLERES DE APRESTO LABORAL, FERIAS LABORALES, ACCIONES DE EMPLEO EN TERRENO, SEMINARIOS, CHARLAS Y OTRAS INSTANCIAS DE FORTALECIMIENTO DE LA EMPLEABILIDAD, CONFORME A LOS LINEAMIENTOS Y DIRECTRICES CORRESPONDIENTES AL PROGRAMA EMPLEO PROVIDENCIA.</t>
   </si>
   <si>
     <t>PRESTAR SERVICIOS DE INCLUSIÓN LABORAL, ORIENTACIÓN, DERIVACIÓN Y CAPACITACIÓN DIRIGIDOS A PERSONAS EN SITUACIÓN DE DISCAPACIDAD Y PERSONAS MAYORES RESIDENTES DE LA COMUNA DE PROVIDENCIA. APOYANDO LA EJECUCIÓN DE LAS ACTIVIDADES DEL DEPARTAMENTO DE EMPLEO, TALES COMO TALLERES DE APRESTO LABORAL, FERIAS LABORALES, ACCIONES DE EMPLEO EN TERRENO, SEMINARIOS, CHARLAS Y OTRAS INSTANCIAS DE FORTALECIMIENTO DE LA EMPLEABILIDAD INCLUSIVA, CONFORME A LOS LINEAMIENTOS Y DIRECTRICES CORRESPONDIENTES AL PROGRAMA EMPLEO PROVIDENCIA.</t>
   </si>
   <si>
     <t>FOMENTAR EL DESARROLLO Y CRECIMIENTO ECONÓMICO DEL COMERCIO EN EL BNUP, A TRAVÉS DE LA VINCULACIÓN Y COLABORACIÓN PÚBLICA Y PRIVADA, LEVANTAMIENTO DE FONDOS, PROGRAMAS DE FORMACIÓN Y ACTIVACIONES COMERCIALES E INICIATIVAS INNOVADORAS QUE PERMITAN GARANTIZAR EL ÉXITO DE SUS ACTIVIDADES COMERCIALES. DISEÑO DE UN PLAN DE TRABAJO ANUAL PARA LAS DISTINTAS AGRUPACIONES DEL COMERCIO EN EL BNUP CON EL OBJETIVO DE IDENTIFICAR SUS NECESIDADES Y APORTAR EN SU DESARROLLO ECONÓMICO Y CALIDAD DE VIDA. COLABORAR EN LA COORDINACIÓN CON LOS DISTINTOS ACTORES PÚBLICOS, PRIVADOS Y MUNICIPALES LA EJECUCIÓN DE LOS PLANES DE TRABAJO ANUAL CON EL FIN DE SATISFACER LAS NECESIDADES DE LAS AGRUPACIONES DEL COMERCIO EN EL BNUP, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
   <si>
     <t>APOYAR EN EL PLAN DE TRABAJO DISEÑADO PARA REALIZAR ORDENAMIENTO TERRITORIAL DE LA COMUNA EN LO RELATIVO AL USO COMERCIAL DE TERRAZAS DE LOCALES COMERCIALES DE LA COMUNA (MIPYMES), PRINCIPALMENTE LAS VINCULADAS A BARRIOS COMERCIALES. LEVANTAMIENTO DE INFORMACIÓN EN TERRENO DE LOCALES COMERCIALES DE LA COMUNA. SISTEMATIZACIÓN DE INFORMACIÓN EXISTENTE Y PREPARACIÓN DE REPORTES E INFORMES DE LAS GESTIONES REALIZADAS. PREPARACIÓN Y ENTREGA DE CARTOGRAFÍAS DE POLÍGONOS ESTUDIADOS Y RESULTADOS DE ESTUDIO REALIZADO, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
   <si>
     <t>PRESTAR SERVICIOS PROFESIONALES DE VINCULACIÓN Y GESTIÓN CON EMPRESAS DE LA COMUNA DE PROVIDENCIA Y OTRAS, ORIENTADOS A LA CAPTACIÓN, LEVANTAMIENTO Y DIFUSIÓN DE OFERTAS LABORALES, PROMOCIÓN DE PROGRAMAS Y SERVICIOS DEL DEPARTAMENTO DE EMPLEO, ASÍ COMO AL FORTALECIMIENTO DE RELACIONES CON EMPLEADORES/AS, APOYANDO LA INTERMEDIACIÓN LABORAL, LA INCLUSIÓN LABORAL Y LA INSERCIÓN DE PERSONAS USUARIAS EN EL MERCADO DEL TRABAJO, CONFORME A LOS LINEAMIENTOS Y DIRECTRICES CORRESPONDIENTES AL PROGRAMA EMPLEO PROVIDENCIA.</t>
   </si>
   <si>
-    <t>APOYO EN LA PLANIFICACIÓN Y EJECUCIÓN DEL PROCESO DE ACOMPAÑAMIENTO PARA LAS MUJERES PERTENECIENTES AL PROGRAMA MUJERES JEFAS DE HOGAR EN SU LÍNEA DEPENDIENTE E IMPLEMENTAR EL PLAN DE CAPACITACIÓN DEL PROGRAMA,CORRESPONDIENTE AL CONVENIO DEL PROGRAMA MUJERES JEFAS DE HOGAR</t>
-[...1 lines deleted...]
-  <si>
     <t>APOYAR EN EL DESARROLLO, COORDINACIÓN Y EJECUCIÓN DE LAS ACTIVIDADES VINCULADAS A LAS FERIAS DE EMPRENDIMIENTO. COLABORAR EVALUACIÓN Y SELECCIÓN DE EMPRENDEDORES, ASEGURANDO EL CUMPLIMIENTO DE REQUISITOS Y LA ELABORACIÓN DE NÓMINAS PARA PERMISOS. REALIZAR ATENCIÓN DE PÚBLICO, BRINDANDO ORIENTACIÓN A LOS USUARIOS EN LOS PROCESOS DE POSTULACIÓN A FERIAS Y EN LOS SERVICIOS QUE ENTREGA EL DEPARTAMENTO DE EMPRENDIMIENTO, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA. APOYO EN LA ADMINISTRACIÓN DE PLATAFORMA DE INSCRIPCIÓN, POSTULACIÓN Y SELECCIÓN DE EMPRENDEDORES PARA LA POSTULACIÓN A FERIAS DE EMPRENDIMIENTO. APOYO EN LA IMPLEMENTACIÓN Y VELAR POR EL CUMPLIMIENTO DE MANUAL DE FUNCIONAMIENTO Y BASES DE POSTULACIÓN A FERIAS DE EMPRENDIMIENTO, CORRESPONDIENTE AL DEPARTAMENTO DE EMPRENDIMIENTO.</t>
   </si>
   <si>
     <t>REALIZAR ANÁLISIS DE DATOS REFERENTE A LAS POSTULACIONES A PLATAFORMAS COMERCIALES, CAPACITACIONES, CHARLAS Y REGISTROS DE VENTAS. DESARROLLAR INFORMES CON LOS DATOS OBTENIDOS Y ENTREGAR RECOMENDACIONES ESTRATÉGICAS AL DEPARTAMENTO DE EMPRENDIMIENTO. AUTOMATIZAR LOS PROCESOS DEL DEPARTAMENTO, CREANDO Y APOYANDO EN LA ADMINISTRACIÓN DE LA PLATAFORMA VFORM CON EL FIN DE AGILIZAR LOS PROCESOS DE INSCRIPCIÓN, POSTULACIÓN Y SELECCIÓN DE EMPRENDEDORES, DE ACUERDO A LOS LINEAMIENTOS ENTREGADOS POR LA DIRECCIÓN, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA. 
 REALIZAR CONTROL DE GESTIÓN Y CUMPLIMIENTO DE METAS Y RESULTADOS DEL DEPARTAMENTO. DESARROLLO DE INFORMES Y ANALISIS DE RESULTADOS, CORRESPONDIENTES AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
   <si>
     <t>APOYAR LA EJECUCIÓN DEL PROYECTO 'LABORATORIO DE INNOVACIÓN GOVTECH Y PROGRAMA DE PILOTAJE Y VALIDACIÓN', MEDIANTE EL APOYO EN LA PLANIFICACIÓN DE CAPACITACIONES EN METODOLOGÍAS DE INNOVACIÓN Y PROTOTIPADO PARA VECINOS, EMPRENDEDORES Y COMUNIDADES LOCALES. ASIMISMO, APOYAR LA VALIDACIÓN TERRITORIAL DE STARTUPS QUE BUSQUEN RESOLVER DESAFÍOS DE LA COMUNA. APOYAR EL DISEÑO E IMPLEMENTACIÓN DE LA ESTRATEGIA DE INNOVACIÓN PÚBLICA PARA OPTIMIZAR LOS SERVICIOS MUNICIPALES A TRAVÉS DE LA TECNOLOGÍA, LA EFICIENCIA Y LA PARTICIPACIÓN CIUDADANA, BAJO LOS LINEAMIENTOS DEL PROGRAMA DE INNOVACIÓN, INDUSTRIA CREATIVA Y ECONOMÍA SOSTENIBLE.</t>
   </si>
   <si>
     <t>DELGADO</t>
   </si>
   <si>
     <t>ORELLANA</t>
   </si>
   <si>
     <t>CATARINA MONSERRAT</t>
   </si>
   <si>
     <t>ESTUDIANTE CIENTISTA POLITICA</t>
   </si>
   <si>
     <t>INFORME</t>
   </si>
   <si>
@@ -450,50 +447,53 @@
     <t xml:space="preserve">APOYAR LAS ACTIVIDADES DEL LABORATORIO LAB881, TALES COMO:  TALLERES DE FABRICACIÓN A TRAVÉS DE MATERIALES DESCARTADOS, RELOJ  EN CORTADORA LÁSER, EXPLORACIÓN DE MODELADO 3D Y JOYERÍA, CONFECCIÓN DE MACETEROS, CARCASAS ENTRE OTROS,  DIRIGIDOS A EMPRENDEDORES Y VECINOS DE LA COMUNA; RECEPCIÓN DE DISEÑOS Y ASISTENCIA EN PROCESOS DE IMPRESIÓN 3D Y CORTE LÁSER REQUERIDOS POR LA COMUNIDAD; BRINDAR APOYO OPERATIVO AL PROGRAMA DE RESIDENCIAS MAKER. ASIMISMO, BRINDAR ORIENTACIÓN A EMPRENDEDORES Y VECINOS, FACILITANDO EL USO DE LAS HERRAMIENTAS TECNOLÓGICAS DISPONIBLES, CORRESPONDIENTE AL PROGRAMA INNOVACIÓN, INDUSTRIA CREATIVA Y ECONOMÍA SOSTENIBLE. </t>
   </si>
   <si>
     <t>REALIZAR LEVANTAMIENTO, SISTEMATIZACIÓN Y ANALISIS DE INFORMACIÓN VINCULADA AL SECTOR GASTRONÓMICO Y DE ALOJAMIENTO DE LA COMUNA, EN EL MARCO DEL PROCESO DE ELABORACIÓN DEL PLAN DE DESARROLLO TURÍSTICO COMUNAL (PLADETUR). CONTRIBUIR CON EL ANALISIS DE LOS RESULTADOS OBTENIDOS, CORRESPONDIENTE AL PROGRAMA TURISMO.</t>
   </si>
   <si>
     <t>APOYAR LA POTENCIACIÓN DEL LABORATORIO DE INDUSTRIAS CREATIVAS DEL DEPARTAMENTO DE INNOVACIÓN, IMPULSANDO LA EJECUCIÓN DE TORNEOS CON EL SECTOR PÚBLICO Y PRIVADO, LA ORGANIZACIÓN DE BOOTCAMPS Y LA EXPANSIÓN DE ACTIVIDADES Y TALLERES DEL ESPACIO INGAMING. ADICIONALMENTE, APOYAR EN LA CONFORMACIÓN Y POSICIONAMIENTO DE UNA MESA DE INDUSTRIAS CREATIVAS PARA FOMENTAR LA COLABORACIÓN ENTRE CREATIVOS Y EL DESARROLLO DE NUEVAS IDEAS DENTRO DEL SECTOR. TODO ESTO ORIENTADO A APOYAR EL ORDENAMIENTO TERRITORIAL, FORTALECER LA ACTIVACIÓN DEL TERRITORIO Y FAVORECER A LOS EMPRENDEDORES Y MICROEMPRESARIOS, CONTRIBUYENDO A LOS PROGRAMAS EMPRENDE PROVIDENCIA E INNOVACIÓN, INDUSTRIA CREATIVA Y ECONOMÍA SOSTENIBLE.</t>
   </si>
   <si>
     <t>GENERAR UNA ESTRATEGIA INTEGRAL COMUNICACIONAL, POSICIONANDO LOS SERVICIOS E INICIATIVAS DEL DEPARTAMENTO DE EMPRENDIMIENTO MEDIANTE EL MANEJO RELACIONAL CON MEDIOS LOCALES, REGIONALES Y ESPECIALIZADOS, ELABORAR CONTENIDOS PERIODÍSTICOS Y AUDIOVISUALES, FORTALECIENDO LA VINCULACIÓN CON LA COMUNIDAD, EMPRENDEDORES, EMPRESAS Y ACTORES DEL ECOSISTEMA LOCAL, LO ANTERIOR DE ACUERDO A LOS LINEAMIENTOS ENTREGADOS POR EL MUNICIPIO Y EL PROGRAMA EMPRENDE PROVIDENCIA, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
   <si>
     <t>BENJAMIN ESTEBAN</t>
   </si>
   <si>
     <t>OLIVARES</t>
   </si>
   <si>
     <t>NIETO</t>
   </si>
   <si>
     <t>PERIODISTA</t>
   </si>
   <si>
     <t>MARZO</t>
+  </si>
+  <si>
+    <t>REALIZAR ENTREVISTAS DE POSTULACIÓN A MUJERES QUE INGRESAN AL PROGRAMA MJH, BRINDAR ASESORÍAS INDIVIDUALES DE EMPLEABILIDAD A MUJERES DE LA LÍNEA DEPENDIENTE, EJECUTAR JORNADAS DE DIFUSIÓN Y ATENDER A USUARIAS POR DEMANDA ESPONTÁNEA. ASIMISMO, DESARROLLAR TALLERES DE FORMACIÓN PARA EL TRABAJO Y FORTALECIMIENTO DE LA EMPLEABILIDAD, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_ &quot;$&quot;\ * #,##0_ ;_ &quot;$&quot;\ * \-#,##0_ ;_ &quot;$&quot;\ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0"/>
     <numFmt numFmtId="165" formatCode="dd\-mm\-yyyy;@"/>
     <numFmt numFmtId="166" formatCode="[$$-340A]#,##0;[Red][$$-340A]#,##0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -718,51 +718,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -851,67 +851,70 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Moneda [0]" xfId="2" builtinId="7"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1187,100 +1190,100 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085381" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085388" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085404" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085372" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085413" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085379" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085387" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085403" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085426" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085402" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085411" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085385" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085423" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085377" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085397" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085383" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085407" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085382" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085392" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2085415" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="5" ySplit="1" topLeftCell="F2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="5" ySplit="1" topLeftCell="H20" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="R34" sqref="R34"/>
+      <selection pane="bottomRight" activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="30.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="15" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13" style="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" style="15" customWidth="1"/>
     <col min="7" max="7" width="70" style="16" customWidth="1"/>
     <col min="8" max="8" width="30.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12" style="15" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="16" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="16" style="15" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="21.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" style="15" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="30.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="46"/>
-[...15 lines deleted...]
-      <c r="R1" s="46"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
     </row>
     <row r="2" spans="1:18" s="23" customFormat="1" ht="39" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>42</v>
       </c>
       <c r="H2" s="19" t="s">
         <v>47</v>
@@ -1299,1373 +1302,1373 @@
       </c>
       <c r="M2" s="19" t="s">
         <v>43</v>
       </c>
       <c r="N2" s="19" t="s">
         <v>44</v>
       </c>
       <c r="O2" s="21" t="s">
         <v>1</v>
       </c>
       <c r="P2" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q2" s="22" t="s">
         <v>3</v>
       </c>
       <c r="R2" s="22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:18" s="1" customFormat="1" ht="269.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>2026</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="35" t="s">
         <v>106</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="24">
         <v>1845690</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N3" s="27" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O3" s="8">
         <v>46024</v>
       </c>
       <c r="P3" s="8">
         <v>46387</v>
       </c>
       <c r="Q3" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R3" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:18" s="1" customFormat="1" ht="153.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>2026</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C4" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D4" s="30" t="s">
         <v>126</v>
       </c>
-      <c r="D4" s="30" t="s">
+      <c r="E4" s="30" t="s">
         <v>127</v>
       </c>
-      <c r="E4" s="30" t="s">
+      <c r="F4" s="17" t="s">
         <v>128</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="G4" s="36" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="24">
         <v>600000</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N4" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O4" s="8">
         <v>46069</v>
       </c>
       <c r="P4" s="8">
         <v>46387</v>
       </c>
       <c r="Q4" s="9"/>
       <c r="R4" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:18" s="1" customFormat="1" ht="128.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
         <v>2026</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C5" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="D5" s="10" t="s">
         <v>135</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="E5" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="F5" s="47" t="s">
         <v>136</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...6 lines deleted...]
-        <v>133</v>
+      <c r="G5" s="46" t="s">
+        <v>132</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="24">
         <v>2241888</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N5" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O5" s="8">
         <v>46082</v>
       </c>
       <c r="P5" s="8">
         <v>46387</v>
       </c>
       <c r="Q5" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="1" customFormat="1" ht="192" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>2026</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="45" t="s">
         <v>107</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="24">
         <v>1845690</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O6" s="8">
         <v>46024</v>
       </c>
       <c r="P6" s="8">
         <v>46387</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="1" customFormat="1" ht="268.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>2026</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>30</v>
       </c>
       <c r="G7" s="37" t="s">
         <v>108</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="24">
         <v>1536000</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O7" s="8">
         <v>46024</v>
       </c>
       <c r="P7" s="8">
         <v>46387</v>
       </c>
       <c r="Q7" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:18" s="1" customFormat="1" ht="102.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>2026</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="G8" s="51" t="s">
+      <c r="G8" s="50" t="s">
         <v>109</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K8" s="24">
         <v>1344200</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O8" s="8">
         <v>46024</v>
       </c>
       <c r="P8" s="8">
         <v>46142</v>
       </c>
       <c r="Q8" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="1" customFormat="1" ht="78" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>2026</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C9" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="D9" s="30" t="s">
         <v>121</v>
       </c>
-      <c r="D9" s="30" t="s">
+      <c r="E9" s="30" t="s">
         <v>122</v>
       </c>
-      <c r="E9" s="30" t="s">
+      <c r="F9" s="17" t="s">
         <v>123</v>
       </c>
-      <c r="F9" s="17" t="s">
-[...3 lines deleted...]
-        <v>131</v>
+      <c r="G9" s="49" t="s">
+        <v>130</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="24">
         <v>294986</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N9" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O9" s="8">
         <v>46069</v>
       </c>
       <c r="P9" s="8">
         <v>46097</v>
       </c>
       <c r="Q9" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="1" customFormat="1" ht="166.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>2026</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>77</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>79</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="G10" s="49" t="s">
-        <v>132</v>
+      <c r="G10" s="48" t="s">
+        <v>131</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="24">
         <v>1536000</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N10" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O10" s="8">
         <v>46024</v>
       </c>
       <c r="P10" s="8">
         <v>46387</v>
       </c>
       <c r="Q10" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:18" s="1" customFormat="1" ht="103.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>2026</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>56</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>57</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="44" t="s">
         <v>110</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K11" s="24">
         <v>900000</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N11" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O11" s="8">
         <v>46024</v>
       </c>
       <c r="P11" s="8">
         <v>46142</v>
       </c>
       <c r="Q11" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="1" customFormat="1" ht="102.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>2026</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>94</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>95</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>98</v>
       </c>
       <c r="F12" s="9" t="s">
         <v>96</v>
       </c>
       <c r="G12" s="38" t="s">
         <v>97</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K12" s="24">
         <v>878900</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N12" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O12" s="8">
         <v>46024</v>
       </c>
       <c r="P12" s="8">
         <v>46387</v>
       </c>
       <c r="Q12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:18" s="1" customFormat="1" ht="179.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>2026</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>84</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>85</v>
       </c>
       <c r="F13" s="9" t="s">
         <v>86</v>
       </c>
       <c r="G13" s="43" t="s">
         <v>111</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="24">
         <v>1536000</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N13" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O13" s="8">
         <v>46024</v>
       </c>
       <c r="P13" s="8">
         <v>46387</v>
       </c>
       <c r="Q13" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="1" customFormat="1" ht="115.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>2026</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>58</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>59</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>60</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>61</v>
       </c>
       <c r="G14" s="38" t="s">
         <v>112</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="24">
         <v>982300</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N14" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O14" s="8">
         <v>46024</v>
       </c>
       <c r="P14" s="8">
         <v>46387</v>
       </c>
       <c r="Q14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="1" customFormat="1" ht="129" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>2026</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="35" t="s">
         <v>113</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K15" s="24">
         <v>1344200</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N15" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O15" s="8">
         <v>46024</v>
       </c>
       <c r="P15" s="8">
         <v>46387</v>
       </c>
       <c r="Q15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:18" s="1" customFormat="1" ht="115.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>2026</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>67</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>68</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="36" t="s">
         <v>112</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K16" s="24">
         <v>982300</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N16" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O16" s="8">
         <v>46024</v>
       </c>
       <c r="P16" s="8">
         <v>46387</v>
       </c>
       <c r="Q16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="1" customFormat="1" ht="102.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>2026</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>99</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>99</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>100</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>101</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>102</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K17" s="24">
         <v>1209780</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N17" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O17" s="8">
         <v>46024</v>
       </c>
       <c r="P17" s="8">
         <v>46387</v>
       </c>
       <c r="Q17" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="1" customFormat="1" ht="179.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>2026</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="12" t="s">
         <v>20</v>
       </c>
       <c r="E18" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>54</v>
       </c>
       <c r="G18" s="38" t="s">
         <v>114</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J18" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K18" s="25">
         <v>1845690</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N18" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O18" s="8">
         <v>46024</v>
       </c>
       <c r="P18" s="8">
         <v>46387</v>
       </c>
       <c r="Q18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="1" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>2026</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>69</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>70</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>71</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>72</v>
       </c>
       <c r="G19" s="38" t="s">
         <v>115</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="24">
         <v>1536000</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N19" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O19" s="8">
         <v>46024</v>
       </c>
       <c r="P19" s="8">
         <v>46387</v>
       </c>
       <c r="Q19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="1" customFormat="1" ht="128.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>2026</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="17" t="s">
         <v>39</v>
       </c>
       <c r="G20" s="38" t="s">
         <v>116</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J20" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="24">
         <v>1344200</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N20" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O20" s="8">
         <v>46024</v>
       </c>
       <c r="P20" s="8">
         <v>46142</v>
       </c>
       <c r="Q20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="1" customFormat="1" ht="90.75" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>2026</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>75</v>
       </c>
       <c r="F21" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G21" s="35" t="s">
         <v>53</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J21" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K21" s="24">
         <v>1536000</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N21" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O21" s="8">
         <v>46024</v>
       </c>
       <c r="P21" s="8">
         <v>46387</v>
       </c>
       <c r="Q21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="1" customFormat="1" ht="64.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>2026</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>87</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>88</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>89</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="36" t="s">
         <v>90</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K22" s="24">
         <v>900000</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N22" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O22" s="8">
         <v>46024</v>
       </c>
       <c r="P22" s="8">
         <v>46387</v>
       </c>
       <c r="Q22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="1" customFormat="1" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:18" s="1" customFormat="1" ht="90" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>2026</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>80</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>81</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>82</v>
       </c>
       <c r="F23" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="G23" s="36" t="s">
-        <v>117</v>
+      <c r="G23" s="52" t="s">
+        <v>138</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J23" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K23" s="24">
         <v>1418090</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N23" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O23" s="8">
         <v>46024</v>
       </c>
       <c r="P23" s="8">
         <v>46112</v>
       </c>
       <c r="Q23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R23" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="29" customFormat="1" ht="192" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="3">
         <v>2026</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C24" s="40" t="s">
         <v>103</v>
       </c>
       <c r="D24" s="41" t="s">
         <v>104</v>
       </c>
       <c r="E24" s="41" t="s">
         <v>105</v>
       </c>
       <c r="F24" s="42" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K24" s="24">
         <v>900000</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N24" s="28" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O24" s="8">
         <v>46024</v>
       </c>
       <c r="P24" s="8">
         <v>46387</v>
       </c>
       <c r="Q24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R24" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="29" customFormat="1" ht="179.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="3">
         <v>2026</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C25" s="40" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="41" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="41" t="s">
         <v>64</v>
       </c>
       <c r="F25" s="42" t="s">
         <v>65</v>
       </c>
       <c r="G25" s="34" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K25" s="24">
         <v>1626999</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N25" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O25" s="8">
         <v>46024</v>
       </c>
       <c r="P25" s="8">
         <v>46387</v>
       </c>
       <c r="Q25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R25" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="29" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="3">
         <v>2026</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C26" s="31" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="32" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="32" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="33" t="s">
         <v>93</v>
       </c>
       <c r="G26" s="34" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K26" s="24">
         <v>1536000</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N26" s="26" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="O26" s="8">
         <v>46024</v>
       </c>
       <c r="P26" s="8">
         <v>46387</v>
       </c>
       <c r="Q26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R26" s="6" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:R2">
     <sortState ref="A3:R26">
       <sortCondition ref="E2"/>
     </sortState>
   </autoFilter>
   <customSheetViews>
     <customSheetView guid="{99E18E42-6CA5-40AF-95D0-A8EC54959CB3}" scale="80">
       <selection activeCell="D22" sqref="D22"/>
       <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="14" scale="45" orientation="landscape" r:id="rId1"/>