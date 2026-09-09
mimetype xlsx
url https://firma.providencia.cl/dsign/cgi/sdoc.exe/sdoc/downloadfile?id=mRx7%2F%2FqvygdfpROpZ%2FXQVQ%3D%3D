--- v0 (2026-03-13)
+++ v1 (2026-09-09)
@@ -1,68 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28025"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cgarciar\Desktop\SECCIÓN PERSONAL\2024\HONORARIOS 2024\TRANSPARENCIAS\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lvaldebenito\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{23E1B321-8277-48AE-8B7F-0B8205D97CCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" tabRatio="596" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="12570" tabRatio="596"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Hoja1!$A$8:$S$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$2:$S$36</definedName>
   </definedNames>
-  <calcPr calcId="181029"/>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="261">
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>ABOGADO</t>
   </si>
   <si>
     <t>FOTOGRAFO</t>
   </si>
   <si>
     <t>EXPERIENCIA EN SECRETARÍA Y ASISTENTE PERSONAL. MANEJO COMPUTACIONAL.</t>
   </si>
   <si>
     <t>INGENIERO COMERCIAL</t>
   </si>
   <si>
     <t>LICENCIADA EN DISEÑO</t>
   </si>
   <si>
     <t>EGRESADO DE DERECHO</t>
@@ -811,51 +810,51 @@
   <si>
     <t>CGR 233 DEL 26/01/2024</t>
   </si>
   <si>
     <t>CGR 466 DEL 08/02/2024</t>
   </si>
   <si>
     <t>CGR 600 26/02/2024</t>
   </si>
   <si>
     <t>CGR 587 DEL 23/02/2024</t>
   </si>
   <si>
     <t>CGR 584 DEL 23/02/2024</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>CGR 3292 del 29/12/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;\ #,##0;[Red]&quot;$&quot;\ \-#,##0"/>
     <numFmt numFmtId="42" formatCode="_ &quot;$&quot;\ * #,##0_ ;_ &quot;$&quot;\ * \-#,##0_ ;_ &quot;$&quot;\ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1244,54 +1243,54 @@
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hipervínculo" xfId="3" builtinId="8"/>
-    <cellStyle name="Moneda [0] 2" xfId="4" xr:uid="{82FC7A85-1BFF-4D33-A0DC-01DA22D2595A}"/>
+    <cellStyle name="Moneda [0] 2" xfId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Normal 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0BBEC7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
@@ -1336,163 +1335,163 @@
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="232316" y="360091"/>
           <a:ext cx="2637991" cy="824725"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1625,132 +1624,132 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843686" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843761" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843892" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843735" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843788" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843619" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843770" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843568" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843683" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843750" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843783" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843794" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843894" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843739" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843767" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843792" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843681" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843727" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843781" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843687" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843737" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843765" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843772" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843790" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843671" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843605" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843685" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843716" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843753" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843786" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=1843891" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" zoomScaleSheetLayoutView="62" zoomScalePageLayoutView="35" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A42" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D50" sqref="D50"/>
+      <pane ySplit="2" topLeftCell="A19" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.5546875" style="6" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="17.5546875" style="8" customWidth="1"/>
+    <col min="1" max="1" width="6.5703125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="11.42578125" style="6"/>
+    <col min="3" max="3" width="12.85546875" style="6" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" style="8" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" style="8" customWidth="1"/>
     <col min="7" max="7" width="42" style="7" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="49.6640625" style="44" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="12.44140625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="49.7109375" style="44" customWidth="1"/>
+    <col min="9" max="9" width="17.7109375" style="9" customWidth="1"/>
+    <col min="10" max="10" width="16.5703125" style="7" customWidth="1"/>
+    <col min="11" max="11" width="12.42578125" style="7" customWidth="1"/>
     <col min="12" max="12" width="19" style="7" customWidth="1"/>
     <col min="13" max="13" width="12" style="10" customWidth="1"/>
-    <col min="14" max="14" width="12.33203125" style="51" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="20" max="16384" width="11.44140625" style="6"/>
+    <col min="14" max="14" width="12.28515625" style="51" customWidth="1"/>
+    <col min="15" max="15" width="25.42578125" style="7" customWidth="1"/>
+    <col min="16" max="16" width="14.5703125" style="7" customWidth="1"/>
+    <col min="17" max="17" width="24.7109375" style="56" customWidth="1"/>
+    <col min="18" max="18" width="21.5703125" style="6" customWidth="1"/>
+    <col min="19" max="19" width="12.5703125" style="6" customWidth="1"/>
+    <col min="20" max="16384" width="11.42578125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="3" spans="1:19" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
       <c r="G3" s="73"/>
     </row>
-    <row r="6" spans="1:19" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:19" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="74" t="s">
         <v>219</v>
       </c>
       <c r="C6" s="75"/>
       <c r="D6" s="75"/>
       <c r="E6" s="75"/>
       <c r="F6" s="75"/>
       <c r="G6" s="75"/>
       <c r="H6" s="75"/>
       <c r="I6" s="75"/>
       <c r="J6" s="75"/>
       <c r="K6" s="75"/>
       <c r="L6" s="75"/>
       <c r="M6" s="75"/>
       <c r="N6" s="75"/>
       <c r="O6" s="75"/>
       <c r="P6" s="75"/>
       <c r="Q6" s="75"/>
       <c r="R6" s="75"/>
       <c r="S6" s="75"/>
     </row>
-    <row r="7" spans="1:19" s="11" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:19" s="11" customFormat="1" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="75"/>
       <c r="C7" s="75"/>
       <c r="D7" s="75"/>
       <c r="E7" s="75"/>
       <c r="F7" s="75"/>
       <c r="G7" s="75"/>
       <c r="H7" s="75"/>
       <c r="I7" s="75"/>
       <c r="J7" s="75"/>
       <c r="K7" s="75"/>
       <c r="L7" s="75"/>
       <c r="M7" s="75"/>
       <c r="N7" s="75"/>
       <c r="O7" s="75"/>
       <c r="P7" s="75"/>
       <c r="Q7" s="75"/>
       <c r="R7" s="75"/>
       <c r="S7" s="75"/>
     </row>
-    <row r="8" spans="1:19" s="63" customFormat="1" ht="29.4" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:19" s="63" customFormat="1" ht="30.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="13" t="s">
@@ -1765,51 +1764,51 @@
       <c r="L8" s="13" t="s">
         <v>29</v>
       </c>
       <c r="M8" s="13" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="52" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="Q8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="R8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="S8" s="14" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="9" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:19" ht="75" x14ac:dyDescent="0.25">
       <c r="A9" s="15">
         <v>1</v>
       </c>
       <c r="B9" s="16">
         <v>2024</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D9" s="28" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="28" t="s">
         <v>70</v>
       </c>
       <c r="F9" s="28" t="s">
         <v>71</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="45" t="s">
         <v>44</v>
       </c>
       <c r="I9" s="16" t="s">
@@ -1824,51 +1823,51 @@
       <c r="L9" s="20">
         <v>919540</v>
       </c>
       <c r="M9" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N9" s="22">
         <v>3</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>180</v>
       </c>
       <c r="P9" s="1">
         <v>45293</v>
       </c>
       <c r="Q9" s="58">
         <v>45382</v>
       </c>
       <c r="R9" s="23" t="s">
         <v>220</v>
       </c>
       <c r="S9" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="10" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:19" ht="75" x14ac:dyDescent="0.25">
       <c r="A10" s="15">
         <v>2</v>
       </c>
       <c r="B10" s="16">
         <v>2024</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>73</v>
       </c>
       <c r="E10" s="30" t="s">
         <v>74</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>75</v>
       </c>
       <c r="G10" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="46" t="s">
         <v>44</v>
       </c>
       <c r="I10" s="16" t="s">
@@ -1883,51 +1882,51 @@
       <c r="L10" s="20">
         <v>1131991</v>
       </c>
       <c r="M10" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N10" s="22">
         <v>12</v>
       </c>
       <c r="O10" s="65" t="s">
         <v>181</v>
       </c>
       <c r="P10" s="1">
         <v>45293</v>
       </c>
       <c r="Q10" s="58">
         <v>45631</v>
       </c>
       <c r="R10" s="23" t="s">
         <v>221</v>
       </c>
       <c r="S10" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="11" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A11" s="15">
         <v>3</v>
       </c>
       <c r="B11" s="16">
         <v>2024</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D11" s="17" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="17" t="s">
         <v>77</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>78</v>
       </c>
       <c r="G11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="H11" s="19" t="s">
         <v>45</v>
       </c>
       <c r="I11" s="16" t="s">
@@ -1942,51 +1941,51 @@
       <c r="L11" s="25">
         <v>1097829</v>
       </c>
       <c r="M11" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N11" s="22">
         <v>12</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>182</v>
       </c>
       <c r="P11" s="26">
         <v>45293</v>
       </c>
       <c r="Q11" s="57">
         <v>45657</v>
       </c>
       <c r="R11" s="23" t="s">
         <v>222</v>
       </c>
       <c r="S11" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="12" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:19" ht="75" x14ac:dyDescent="0.25">
       <c r="A12" s="15">
         <v>4</v>
       </c>
       <c r="B12" s="33">
         <v>2024</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D12" s="30" t="s">
         <v>80</v>
       </c>
       <c r="E12" s="30" t="s">
         <v>81</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>82</v>
       </c>
       <c r="G12" s="27" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="46" t="s">
         <v>44</v>
       </c>
       <c r="I12" s="16" t="s">
@@ -2001,51 +2000,51 @@
       <c r="L12" s="20">
         <v>1131991</v>
       </c>
       <c r="M12" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N12" s="22">
         <v>12</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>184</v>
       </c>
       <c r="P12" s="1">
         <v>45293</v>
       </c>
       <c r="Q12" s="58">
         <v>45631</v>
       </c>
       <c r="R12" s="23" t="s">
         <v>223</v>
       </c>
       <c r="S12" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="13" spans="1:19" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:19" ht="115.5" x14ac:dyDescent="0.3">
       <c r="A13" s="15">
         <v>5</v>
       </c>
       <c r="B13" s="16">
         <v>2024</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>84</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>85</v>
       </c>
       <c r="G13" s="31" t="s">
         <v>2</v>
       </c>
       <c r="H13" s="47" t="s">
         <v>46</v>
       </c>
       <c r="I13" s="16" t="s">
@@ -2060,51 +2059,51 @@
       <c r="L13" s="20">
         <v>2460162</v>
       </c>
       <c r="M13" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="22">
         <v>12</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>185</v>
       </c>
       <c r="P13" s="1">
         <v>45293</v>
       </c>
       <c r="Q13" s="58">
         <v>45657</v>
       </c>
       <c r="R13" s="23" t="s">
         <v>224</v>
       </c>
       <c r="S13" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="14" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A14" s="15">
         <v>6</v>
       </c>
       <c r="B14" s="16">
         <v>2024</v>
       </c>
       <c r="C14" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D14" s="30" t="s">
         <v>86</v>
       </c>
       <c r="E14" s="30" t="s">
         <v>87</v>
       </c>
       <c r="F14" s="30" t="s">
         <v>88</v>
       </c>
       <c r="G14" s="31" t="s">
         <v>1</v>
       </c>
       <c r="H14" s="48" t="s">
         <v>52</v>
       </c>
       <c r="I14" s="16" t="s">
@@ -2119,51 +2118,51 @@
       <c r="L14" s="20">
         <v>2240896</v>
       </c>
       <c r="M14" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N14" s="22">
         <v>12</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>186</v>
       </c>
       <c r="P14" s="1">
         <v>45293</v>
       </c>
       <c r="Q14" s="58">
         <v>45657</v>
       </c>
       <c r="R14" s="23" t="s">
         <v>225</v>
       </c>
       <c r="S14" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="15" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A15" s="15">
         <v>7</v>
       </c>
       <c r="B15" s="16">
         <v>2024</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D15" s="30" t="s">
         <v>89</v>
       </c>
       <c r="E15" s="30" t="s">
         <v>90</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>91</v>
       </c>
       <c r="G15" s="31" t="s">
         <v>54</v>
       </c>
       <c r="H15" s="49" t="s">
         <v>47</v>
       </c>
       <c r="I15" s="16" t="s">
@@ -2178,51 +2177,51 @@
       <c r="L15" s="21">
         <v>1297955</v>
       </c>
       <c r="M15" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="22">
         <v>12</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>187</v>
       </c>
       <c r="P15" s="1">
         <v>45293</v>
       </c>
       <c r="Q15" s="58">
         <v>45657</v>
       </c>
       <c r="R15" s="23" t="s">
         <v>226</v>
       </c>
       <c r="S15" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="16" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A16" s="15">
         <v>8</v>
       </c>
       <c r="B16" s="66">
         <v>2024</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D16" s="68" t="s">
         <v>176</v>
       </c>
       <c r="E16" s="68" t="s">
         <v>177</v>
       </c>
       <c r="F16" s="68" t="s">
         <v>175</v>
       </c>
       <c r="G16" s="68" t="s">
         <v>55</v>
       </c>
       <c r="H16" s="49" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="66" t="s">
@@ -2237,51 +2236,51 @@
       <c r="L16" s="67">
         <v>1890641</v>
       </c>
       <c r="M16" s="69" t="s">
         <v>39</v>
       </c>
       <c r="N16" s="70">
         <v>12</v>
       </c>
       <c r="O16" s="71" t="s">
         <v>188</v>
       </c>
       <c r="P16" s="72">
         <v>45293</v>
       </c>
       <c r="Q16" s="72">
         <v>45657</v>
       </c>
       <c r="R16" s="23" t="s">
         <v>227</v>
       </c>
       <c r="S16" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="17" spans="1:19" ht="83.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:19" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="15">
         <v>9</v>
       </c>
       <c r="B17" s="16">
         <v>2024</v>
       </c>
       <c r="C17" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D17" s="30" t="s">
         <v>92</v>
       </c>
       <c r="E17" s="30" t="s">
         <v>93</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>94</v>
       </c>
       <c r="G17" s="31" t="s">
         <v>3</v>
       </c>
       <c r="H17" s="29" t="s">
         <v>49</v>
       </c>
       <c r="I17" s="16" t="s">
@@ -2296,51 +2295,51 @@
       <c r="L17" s="25">
         <v>1510469</v>
       </c>
       <c r="M17" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N17" s="22">
         <v>12</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>190</v>
       </c>
       <c r="P17" s="1">
         <v>45293</v>
       </c>
       <c r="Q17" s="58">
         <v>45657</v>
       </c>
       <c r="R17" s="23" t="s">
         <v>228</v>
       </c>
       <c r="S17" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:19" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="15">
         <v>10</v>
       </c>
       <c r="B18" s="16">
         <v>2024</v>
       </c>
       <c r="C18" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D18" s="30" t="s">
         <v>97</v>
       </c>
       <c r="E18" s="30" t="s">
         <v>98</v>
       </c>
       <c r="F18" s="30" t="s">
         <v>99</v>
       </c>
       <c r="G18" s="31" t="s">
         <v>4</v>
       </c>
       <c r="H18" s="29" t="s">
         <v>50</v>
       </c>
       <c r="I18" s="16" t="s">
@@ -2355,51 +2354,51 @@
       <c r="L18" s="25">
         <v>2337255</v>
       </c>
       <c r="M18" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N18" s="22">
         <v>12</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>191</v>
       </c>
       <c r="P18" s="1">
         <v>45293</v>
       </c>
       <c r="Q18" s="58">
         <v>45657</v>
       </c>
       <c r="R18" s="23" t="s">
         <v>229</v>
       </c>
       <c r="S18" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="102.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:19" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="15">
         <v>11</v>
       </c>
       <c r="B19" s="16">
         <v>2024</v>
       </c>
       <c r="C19" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D19" s="17" t="s">
         <v>100</v>
       </c>
       <c r="E19" s="17" t="s">
         <v>95</v>
       </c>
       <c r="F19" s="17" t="s">
         <v>101</v>
       </c>
       <c r="G19" s="31" t="s">
         <v>5</v>
       </c>
       <c r="H19" s="19" t="s">
         <v>51</v>
       </c>
       <c r="I19" s="16" t="s">
@@ -2414,51 +2413,51 @@
       <c r="L19" s="25">
         <v>1807367</v>
       </c>
       <c r="M19" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N19" s="22">
         <v>12</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>192</v>
       </c>
       <c r="P19" s="26">
         <v>45293</v>
       </c>
       <c r="Q19" s="57">
         <v>45657</v>
       </c>
       <c r="R19" s="23" t="s">
         <v>230</v>
       </c>
       <c r="S19" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:19" ht="75" x14ac:dyDescent="0.25">
       <c r="A20" s="15">
         <v>12</v>
       </c>
       <c r="B20" s="16">
         <v>2024</v>
       </c>
       <c r="C20" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D20" s="28" t="s">
         <v>102</v>
       </c>
       <c r="E20" s="28" t="s">
         <v>103</v>
       </c>
       <c r="F20" s="28" t="s">
         <v>104</v>
       </c>
       <c r="G20" s="31" t="s">
         <v>6</v>
       </c>
       <c r="H20" s="49" t="s">
         <v>15</v>
       </c>
       <c r="I20" s="16" t="s">
@@ -2473,51 +2472,51 @@
       <c r="L20" s="21">
         <v>1595422</v>
       </c>
       <c r="M20" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N20" s="22">
         <v>12</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>193</v>
       </c>
       <c r="P20" s="1">
         <v>45293</v>
       </c>
       <c r="Q20" s="58">
         <v>45657</v>
       </c>
       <c r="R20" s="23" t="s">
         <v>231</v>
       </c>
       <c r="S20" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A21" s="15">
         <v>13</v>
       </c>
       <c r="B21" s="16">
         <v>2024</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D21" s="28" t="s">
         <v>105</v>
       </c>
       <c r="E21" s="17" t="s">
         <v>106</v>
       </c>
       <c r="F21" s="28" t="s">
         <v>107</v>
       </c>
       <c r="G21" s="18" t="s">
         <v>7</v>
       </c>
       <c r="H21" s="55" t="s">
         <v>61</v>
       </c>
       <c r="I21" s="16" t="s">
@@ -2532,110 +2531,110 @@
       <c r="L21" s="21">
         <v>2142064</v>
       </c>
       <c r="M21" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N21" s="22">
         <v>12</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>195</v>
       </c>
       <c r="P21" s="1">
         <v>45293</v>
       </c>
       <c r="Q21" s="58">
         <v>45657</v>
       </c>
       <c r="R21" s="23" t="s">
         <v>232</v>
       </c>
       <c r="S21" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:19" ht="105" x14ac:dyDescent="0.25">
       <c r="A22" s="15">
         <v>14</v>
       </c>
       <c r="B22" s="16">
         <v>2024</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>108</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>109</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>96</v>
       </c>
       <c r="G22" s="31" t="s">
         <v>8</v>
       </c>
       <c r="H22" s="19" t="s">
         <v>60</v>
       </c>
       <c r="I22" s="16" t="s">
         <v>41</v>
       </c>
       <c r="J22" s="16" t="s">
         <v>42</v>
       </c>
       <c r="K22" s="16" t="s">
         <v>40</v>
       </c>
       <c r="L22" s="20">
-        <v>28000000</v>
+        <v>772755</v>
       </c>
       <c r="M22" s="21" t="s">
         <v>37</v>
       </c>
       <c r="N22" s="53" t="s">
         <v>37</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>196</v>
       </c>
       <c r="P22" s="1">
         <v>45293</v>
       </c>
       <c r="Q22" s="58">
         <v>45657</v>
       </c>
       <c r="R22" s="23" t="s">
         <v>233</v>
       </c>
       <c r="S22" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="23" spans="1:19" ht="144" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:19" ht="165" x14ac:dyDescent="0.25">
       <c r="A23" s="15">
         <v>15</v>
       </c>
       <c r="B23" s="16">
         <v>2024</v>
       </c>
       <c r="C23" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>110</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>111</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>112</v>
       </c>
       <c r="G23" s="18" t="s">
         <v>10</v>
       </c>
       <c r="H23" s="19" t="s">
         <v>53</v>
       </c>
       <c r="I23" s="16" t="s">
@@ -2650,51 +2649,51 @@
       <c r="L23" s="25">
         <v>1828211</v>
       </c>
       <c r="M23" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="22">
         <v>12</v>
       </c>
       <c r="O23" s="2" t="s">
         <v>197</v>
       </c>
       <c r="P23" s="1">
         <v>45293</v>
       </c>
       <c r="Q23" s="58">
         <v>45657</v>
       </c>
       <c r="R23" s="23" t="s">
         <v>234</v>
       </c>
       <c r="S23" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="24" spans="1:19" ht="100.8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:19" ht="105" x14ac:dyDescent="0.25">
       <c r="A24" s="15">
         <v>16</v>
       </c>
       <c r="B24" s="16">
         <v>2024</v>
       </c>
       <c r="C24" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D24" s="30" t="s">
         <v>113</v>
       </c>
       <c r="E24" s="30" t="s">
         <v>114</v>
       </c>
       <c r="F24" s="30" t="s">
         <v>115</v>
       </c>
       <c r="G24" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H24" s="49" t="s">
         <v>62</v>
       </c>
       <c r="I24" s="16" t="s">
@@ -2709,51 +2708,51 @@
       <c r="L24" s="21">
         <v>4172000</v>
       </c>
       <c r="M24" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N24" s="22">
         <v>12</v>
       </c>
       <c r="O24" s="5" t="s">
         <v>198</v>
       </c>
       <c r="P24" s="1">
         <v>45293</v>
       </c>
       <c r="Q24" s="58">
         <v>45657</v>
       </c>
       <c r="R24" s="23" t="s">
         <v>235</v>
       </c>
       <c r="S24" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="25" spans="1:19" ht="144" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:19" ht="150" x14ac:dyDescent="0.25">
       <c r="A25" s="15">
         <v>17</v>
       </c>
       <c r="B25" s="16">
         <v>2024</v>
       </c>
       <c r="C25" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D25" s="17" t="s">
         <v>116</v>
       </c>
       <c r="E25" s="17" t="s">
         <v>117</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>118</v>
       </c>
       <c r="G25" s="18" t="s">
         <v>9</v>
       </c>
       <c r="H25" s="49" t="s">
         <v>51</v>
       </c>
       <c r="I25" s="16" t="s">
@@ -2768,51 +2767,51 @@
       <c r="L25" s="25">
         <v>2183206</v>
       </c>
       <c r="M25" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N25" s="22">
         <v>12</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>199</v>
       </c>
       <c r="P25" s="1">
         <v>45293</v>
       </c>
       <c r="Q25" s="58">
         <v>45657</v>
       </c>
       <c r="R25" s="23" t="s">
         <v>236</v>
       </c>
       <c r="S25" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="26" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A26" s="15">
         <v>18</v>
       </c>
       <c r="B26" s="16">
         <v>2024</v>
       </c>
       <c r="C26" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D26" s="17" t="s">
         <v>119</v>
       </c>
       <c r="E26" s="17" t="s">
         <v>120</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>121</v>
       </c>
       <c r="G26" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="29" t="s">
         <v>52</v>
       </c>
       <c r="I26" s="16" t="s">
@@ -2827,51 +2826,51 @@
       <c r="L26" s="21">
         <v>2520850</v>
       </c>
       <c r="M26" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="22">
         <v>12</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>200</v>
       </c>
       <c r="P26" s="1">
         <v>45293</v>
       </c>
       <c r="Q26" s="58">
         <v>45657</v>
       </c>
       <c r="R26" s="23" t="s">
         <v>237</v>
       </c>
       <c r="S26" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="27" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:19" ht="75" x14ac:dyDescent="0.25">
       <c r="A27" s="15">
         <v>19</v>
       </c>
       <c r="B27" s="16">
         <v>2024</v>
       </c>
       <c r="C27" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D27" s="17" t="s">
         <v>122</v>
       </c>
       <c r="E27" s="17" t="s">
         <v>123</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>124</v>
       </c>
       <c r="G27" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H27" s="19" t="s">
         <v>44</v>
       </c>
       <c r="I27" s="16" t="s">
@@ -2886,51 +2885,51 @@
       <c r="L27" s="20">
         <v>1131991</v>
       </c>
       <c r="M27" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N27" s="22">
         <v>12</v>
       </c>
       <c r="O27" s="2" t="s">
         <v>201</v>
       </c>
       <c r="P27" s="1">
         <v>45293</v>
       </c>
       <c r="Q27" s="58">
         <v>45631</v>
       </c>
       <c r="R27" s="23" t="s">
         <v>238</v>
       </c>
       <c r="S27" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="28" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A28" s="15">
         <v>20</v>
       </c>
       <c r="B28" s="16">
         <v>2024</v>
       </c>
       <c r="C28" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D28" s="17" t="s">
         <v>125</v>
       </c>
       <c r="E28" s="17" t="s">
         <v>126</v>
       </c>
       <c r="F28" s="17" t="s">
         <v>127</v>
       </c>
       <c r="G28" s="18" t="s">
         <v>56</v>
       </c>
       <c r="H28" s="55" t="s">
         <v>61</v>
       </c>
       <c r="I28" s="16" t="s">
@@ -2945,51 +2944,51 @@
       <c r="L28" s="32">
         <v>700271</v>
       </c>
       <c r="M28" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N28" s="22">
         <v>12</v>
       </c>
       <c r="O28" s="2" t="s">
         <v>202</v>
       </c>
       <c r="P28" s="1">
         <v>45293</v>
       </c>
       <c r="Q28" s="58">
         <v>45657</v>
       </c>
       <c r="R28" s="23" t="s">
         <v>239</v>
       </c>
       <c r="S28" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="29" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:19" ht="75" x14ac:dyDescent="0.25">
       <c r="A29" s="15">
         <v>21</v>
       </c>
       <c r="B29" s="16">
         <v>2024</v>
       </c>
       <c r="C29" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D29" s="30" t="s">
         <v>126</v>
       </c>
       <c r="E29" s="30" t="s">
         <v>128</v>
       </c>
       <c r="F29" s="30" t="s">
         <v>129</v>
       </c>
       <c r="G29" s="18" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="29" t="s">
         <v>63</v>
       </c>
       <c r="I29" s="16" t="s">
@@ -3004,51 +3003,51 @@
       <c r="L29" s="21">
         <v>918527</v>
       </c>
       <c r="M29" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N29" s="22">
         <v>6</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>203</v>
       </c>
       <c r="P29" s="1">
         <v>45293</v>
       </c>
       <c r="Q29" s="58">
         <v>45473</v>
       </c>
       <c r="R29" s="23" t="s">
         <v>240</v>
       </c>
       <c r="S29" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="30" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A30" s="15">
         <v>22</v>
       </c>
       <c r="B30" s="16">
         <v>2024</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D30" s="62" t="s">
         <v>131</v>
       </c>
       <c r="E30" s="30" t="s">
         <v>132</v>
       </c>
       <c r="F30" s="30" t="s">
         <v>133</v>
       </c>
       <c r="G30" s="31" t="s">
         <v>1</v>
       </c>
       <c r="H30" s="29" t="s">
         <v>64</v>
       </c>
       <c r="I30" s="16" t="s">
@@ -3063,51 +3062,51 @@
       <c r="L30" s="34">
         <v>1149425</v>
       </c>
       <c r="M30" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N30" s="22">
         <v>12</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>204</v>
       </c>
       <c r="P30" s="1">
         <v>45293</v>
       </c>
       <c r="Q30" s="58">
         <v>45657</v>
       </c>
       <c r="R30" s="23" t="s">
         <v>241</v>
       </c>
       <c r="S30" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="31" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:19" ht="75" x14ac:dyDescent="0.25">
       <c r="A31" s="15">
         <v>23</v>
       </c>
       <c r="B31" s="16">
         <v>2024</v>
       </c>
       <c r="C31" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D31" s="17" t="s">
         <v>134</v>
       </c>
       <c r="E31" s="17" t="s">
         <v>97</v>
       </c>
       <c r="F31" s="17" t="s">
         <v>135</v>
       </c>
       <c r="G31" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H31" s="19" t="s">
         <v>44</v>
       </c>
       <c r="I31" s="16" t="s">
@@ -3122,51 +3121,51 @@
       <c r="L31" s="32">
         <v>1131991</v>
       </c>
       <c r="M31" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N31" s="22">
         <v>12</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>205</v>
       </c>
       <c r="P31" s="1">
         <v>45293</v>
       </c>
       <c r="Q31" s="58">
         <v>45631</v>
       </c>
       <c r="R31" s="23" t="s">
         <v>242</v>
       </c>
       <c r="S31" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="32" spans="1:19" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:19" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="15">
         <v>24</v>
       </c>
       <c r="B32" s="16">
         <v>2024</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D32" s="17" t="s">
         <v>136</v>
       </c>
       <c r="E32" s="17" t="s">
         <v>137</v>
       </c>
       <c r="F32" s="17" t="s">
         <v>138</v>
       </c>
       <c r="G32" s="18" t="s">
         <v>57</v>
       </c>
       <c r="H32" s="29" t="s">
         <v>63</v>
       </c>
       <c r="I32" s="16" t="s">
@@ -3181,51 +3180,51 @@
       <c r="L32" s="32">
         <v>918527</v>
       </c>
       <c r="M32" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="22">
         <v>6</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>206</v>
       </c>
       <c r="P32" s="1">
         <v>45293</v>
       </c>
       <c r="Q32" s="58">
         <v>45473</v>
       </c>
       <c r="R32" s="23" t="s">
         <v>243</v>
       </c>
       <c r="S32" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="33" spans="1:19" ht="144" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:19" ht="150" x14ac:dyDescent="0.25">
       <c r="A33" s="15">
         <v>25</v>
       </c>
       <c r="B33" s="16">
         <v>2024</v>
       </c>
       <c r="C33" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D33" s="28" t="s">
         <v>139</v>
       </c>
       <c r="E33" s="28" t="s">
         <v>140</v>
       </c>
       <c r="F33" s="28" t="s">
         <v>141</v>
       </c>
       <c r="G33" s="18" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="29" t="s">
         <v>51</v>
       </c>
       <c r="I33" s="16" t="s">
@@ -3240,51 +3239,51 @@
       <c r="L33" s="21">
         <v>1807367</v>
       </c>
       <c r="M33" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N33" s="22">
         <v>12</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>207</v>
       </c>
       <c r="P33" s="1">
         <v>45293</v>
       </c>
       <c r="Q33" s="58">
         <v>45657</v>
       </c>
       <c r="R33" s="23" t="s">
         <v>244</v>
       </c>
       <c r="S33" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="34" spans="1:19" ht="158.4" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:19" ht="180" x14ac:dyDescent="0.25">
       <c r="A34" s="15">
         <v>26</v>
       </c>
       <c r="B34" s="16">
         <v>2024</v>
       </c>
       <c r="C34" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D34" s="17" t="s">
         <v>142</v>
       </c>
       <c r="E34" s="17" t="s">
         <v>143</v>
       </c>
       <c r="F34" s="17" t="s">
         <v>144</v>
       </c>
       <c r="G34" s="18" t="s">
         <v>14</v>
       </c>
       <c r="H34" s="19" t="s">
         <v>65</v>
       </c>
       <c r="I34" s="16" t="s">
@@ -3299,51 +3298,51 @@
       <c r="L34" s="25">
         <v>1425330</v>
       </c>
       <c r="M34" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N34" s="22">
         <v>12</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>208</v>
       </c>
       <c r="P34" s="26">
         <v>45293</v>
       </c>
       <c r="Q34" s="57">
         <v>45657</v>
       </c>
       <c r="R34" s="23" t="s">
         <v>245</v>
       </c>
       <c r="S34" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="35" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A35" s="15">
         <v>27</v>
       </c>
       <c r="B35" s="16">
         <v>2024</v>
       </c>
       <c r="C35" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D35" s="30" t="s">
         <v>145</v>
       </c>
       <c r="E35" s="30" t="s">
         <v>146</v>
       </c>
       <c r="F35" s="30" t="s">
         <v>147</v>
       </c>
       <c r="G35" s="18" t="s">
         <v>1</v>
       </c>
       <c r="H35" s="29" t="s">
         <v>52</v>
       </c>
       <c r="I35" s="16" t="s">
@@ -3358,51 +3357,51 @@
       <c r="L35" s="21">
         <v>1833053</v>
       </c>
       <c r="M35" s="21" t="s">
         <v>39</v>
       </c>
       <c r="N35" s="22">
         <v>8</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>210</v>
       </c>
       <c r="P35" s="1">
         <v>45293</v>
       </c>
       <c r="Q35" s="58">
         <v>45535</v>
       </c>
       <c r="R35" s="23" t="s">
         <v>246</v>
       </c>
       <c r="S35" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="36" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:19" ht="75" x14ac:dyDescent="0.25">
       <c r="A36" s="15">
         <v>28</v>
       </c>
       <c r="B36" s="36">
         <v>2024</v>
       </c>
       <c r="C36" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D36" s="37" t="s">
         <v>148</v>
       </c>
       <c r="E36" s="37" t="s">
         <v>149</v>
       </c>
       <c r="F36" s="37" t="s">
         <v>91</v>
       </c>
       <c r="G36" s="35" t="s">
         <v>58</v>
       </c>
       <c r="H36" s="50" t="s">
         <v>44</v>
       </c>
       <c r="I36" s="36" t="s">
@@ -3417,51 +3416,51 @@
       <c r="L36" s="38">
         <v>1131991</v>
       </c>
       <c r="M36" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N36" s="40">
         <v>12</v>
       </c>
       <c r="O36" s="41" t="s">
         <v>211</v>
       </c>
       <c r="P36" s="42">
         <v>45293</v>
       </c>
       <c r="Q36" s="59">
         <v>45631</v>
       </c>
       <c r="R36" s="23" t="s">
         <v>247</v>
       </c>
       <c r="S36" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="37" spans="1:19" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:19" ht="45" x14ac:dyDescent="0.25">
       <c r="A37" s="15">
         <v>29</v>
       </c>
       <c r="B37" s="36">
         <v>2024</v>
       </c>
       <c r="C37" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D37" s="17" t="s">
         <v>150</v>
       </c>
       <c r="E37" s="17" t="s">
         <v>151</v>
       </c>
       <c r="F37" s="17" t="s">
         <v>152</v>
       </c>
       <c r="G37" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H37" s="19" t="s">
         <v>66</v>
       </c>
       <c r="I37" s="16" t="s">
@@ -3476,51 +3475,51 @@
       <c r="L37" s="43">
         <v>1438620</v>
       </c>
       <c r="M37" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N37" s="22">
         <v>12</v>
       </c>
       <c r="O37" s="61" t="s">
         <v>212</v>
       </c>
       <c r="P37" s="26">
         <v>45293</v>
       </c>
       <c r="Q37" s="60">
         <v>45657</v>
       </c>
       <c r="R37" s="23" t="s">
         <v>248</v>
       </c>
       <c r="S37" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="38" spans="1:19" ht="144" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:19" ht="165" x14ac:dyDescent="0.25">
       <c r="A38" s="15">
         <v>30</v>
       </c>
       <c r="B38" s="36">
         <v>2024</v>
       </c>
       <c r="C38" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D38" s="17" t="s">
         <v>153</v>
       </c>
       <c r="E38" s="17" t="s">
         <v>126</v>
       </c>
       <c r="F38" s="17" t="s">
         <v>154</v>
       </c>
       <c r="G38" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="19" t="s">
         <v>67</v>
       </c>
       <c r="I38" s="36" t="s">
@@ -3535,51 +3534,51 @@
       <c r="L38" s="43">
         <v>2602777</v>
       </c>
       <c r="M38" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N38" s="54">
         <v>12</v>
       </c>
       <c r="O38" s="61" t="s">
         <v>213</v>
       </c>
       <c r="P38" s="26">
         <v>45293</v>
       </c>
       <c r="Q38" s="60">
         <v>45657</v>
       </c>
       <c r="R38" s="23" t="s">
         <v>249</v>
       </c>
       <c r="S38" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="39" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A39" s="15">
         <v>31</v>
       </c>
       <c r="B39" s="36">
         <v>2024</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D39" s="17" t="s">
         <v>155</v>
       </c>
       <c r="E39" s="17" t="s">
         <v>156</v>
       </c>
       <c r="F39" s="17" t="s">
         <v>157</v>
       </c>
       <c r="G39" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H39" s="19" t="s">
         <v>64</v>
       </c>
       <c r="I39" s="16" t="s">
@@ -3594,51 +3593,51 @@
       <c r="L39" s="43">
         <v>919540</v>
       </c>
       <c r="M39" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N39" s="54">
         <v>6</v>
       </c>
       <c r="O39" s="61" t="s">
         <v>214</v>
       </c>
       <c r="P39" s="26">
         <v>45293</v>
       </c>
       <c r="Q39" s="60">
         <v>45473</v>
       </c>
       <c r="R39" s="23" t="s">
         <v>260</v>
       </c>
       <c r="S39" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="40" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A40" s="15">
         <v>32</v>
       </c>
       <c r="B40" s="36">
         <v>2024</v>
       </c>
       <c r="C40" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D40" s="17" t="s">
         <v>158</v>
       </c>
       <c r="E40" s="17" t="s">
         <v>159</v>
       </c>
       <c r="F40" s="17" t="s">
         <v>160</v>
       </c>
       <c r="G40" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H40" s="19" t="s">
         <v>45</v>
       </c>
       <c r="I40" s="36" t="s">
@@ -3653,51 +3652,51 @@
       <c r="L40" s="43">
         <v>1107719</v>
       </c>
       <c r="M40" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N40" s="54">
         <v>12</v>
       </c>
       <c r="O40" s="61" t="s">
         <v>216</v>
       </c>
       <c r="P40" s="26">
         <v>45293</v>
       </c>
       <c r="Q40" s="60">
         <v>45657</v>
       </c>
       <c r="R40" s="23" t="s">
         <v>250</v>
       </c>
       <c r="S40" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="41" spans="1:19" ht="72" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:19" ht="75" x14ac:dyDescent="0.25">
       <c r="A41" s="15">
         <v>33</v>
       </c>
       <c r="B41" s="36">
         <v>2024</v>
       </c>
       <c r="C41" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D41" s="17" t="s">
         <v>111</v>
       </c>
       <c r="E41" s="17" t="s">
         <v>161</v>
       </c>
       <c r="F41" s="17" t="s">
         <v>162</v>
       </c>
       <c r="G41" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H41" s="19" t="s">
         <v>44</v>
       </c>
       <c r="I41" s="36" t="s">
@@ -3712,51 +3711,51 @@
       <c r="L41" s="43">
         <v>1131991</v>
       </c>
       <c r="M41" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N41" s="54">
         <v>12</v>
       </c>
       <c r="O41" s="61" t="s">
         <v>217</v>
       </c>
       <c r="P41" s="26">
         <v>45293</v>
       </c>
       <c r="Q41" s="60">
         <v>45631</v>
       </c>
       <c r="R41" s="23" t="s">
         <v>251</v>
       </c>
       <c r="S41" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="42" spans="1:19" ht="244.8" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:19" ht="270" x14ac:dyDescent="0.25">
       <c r="A42" s="15">
         <v>34</v>
       </c>
       <c r="B42" s="36">
         <v>2024</v>
       </c>
       <c r="C42" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D42" s="17" t="s">
         <v>163</v>
       </c>
       <c r="E42" s="17" t="s">
         <v>140</v>
       </c>
       <c r="F42" s="17" t="s">
         <v>79</v>
       </c>
       <c r="G42" s="16" t="s">
         <v>16</v>
       </c>
       <c r="H42" s="19" t="s">
         <v>68</v>
       </c>
       <c r="I42" s="36" t="s">
@@ -3771,51 +3770,51 @@
       <c r="L42" s="43">
         <v>2920400</v>
       </c>
       <c r="M42" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N42" s="54">
         <v>12</v>
       </c>
       <c r="O42" s="61" t="s">
         <v>218</v>
       </c>
       <c r="P42" s="26">
         <v>45293</v>
       </c>
       <c r="Q42" s="60">
         <v>45657</v>
       </c>
       <c r="R42" s="23" t="s">
         <v>252</v>
       </c>
       <c r="S42" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="43" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A43" s="15">
         <v>35</v>
       </c>
       <c r="B43" s="36">
         <v>2024</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D43" s="17" t="s">
         <v>72</v>
       </c>
       <c r="E43" s="17" t="s">
         <v>164</v>
       </c>
       <c r="F43" s="17" t="s">
         <v>165</v>
       </c>
       <c r="G43" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H43" s="19" t="s">
         <v>52</v>
       </c>
       <c r="I43" s="16" t="s">
@@ -3830,51 +3829,51 @@
       <c r="L43" s="43">
         <v>1608000</v>
       </c>
       <c r="M43" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N43" s="22">
         <v>12</v>
       </c>
       <c r="O43" s="61" t="s">
         <v>179</v>
       </c>
       <c r="P43" s="26">
         <v>45293</v>
       </c>
       <c r="Q43" s="60">
         <v>45657</v>
       </c>
       <c r="R43" s="23" t="s">
         <v>253</v>
       </c>
       <c r="S43" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="44" spans="1:19" ht="57.6" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:19" ht="60" x14ac:dyDescent="0.25">
       <c r="A44" s="15">
         <v>36</v>
       </c>
       <c r="B44" s="36">
         <v>2024</v>
       </c>
       <c r="C44" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D44" s="17" t="s">
         <v>166</v>
       </c>
       <c r="E44" s="17" t="s">
         <v>167</v>
       </c>
       <c r="F44" s="17" t="s">
         <v>144</v>
       </c>
       <c r="G44" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H44" s="19" t="s">
         <v>43</v>
       </c>
       <c r="I44" s="36" t="s">
@@ -3889,51 +3888,51 @@
       <c r="L44" s="43">
         <v>1500000</v>
       </c>
       <c r="M44" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N44" s="54">
         <v>12</v>
       </c>
       <c r="O44" s="61" t="s">
         <v>189</v>
       </c>
       <c r="P44" s="26">
         <v>45293</v>
       </c>
       <c r="Q44" s="60">
         <v>45657</v>
       </c>
       <c r="R44" s="23" t="s">
         <v>254</v>
       </c>
       <c r="S44" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="45" spans="1:19" ht="129.6" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:19" ht="150" x14ac:dyDescent="0.25">
       <c r="A45" s="15">
         <v>37</v>
       </c>
       <c r="B45" s="36">
         <v>2024</v>
       </c>
       <c r="C45" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D45" s="17" t="s">
         <v>168</v>
       </c>
       <c r="E45" s="17" t="s">
         <v>130</v>
       </c>
       <c r="F45" s="17" t="s">
         <v>169</v>
       </c>
       <c r="G45" s="16" t="s">
         <v>10</v>
       </c>
       <c r="H45" s="19" t="s">
         <v>69</v>
       </c>
       <c r="I45" s="36" t="s">
@@ -3948,51 +3947,51 @@
       <c r="L45" s="43">
         <v>1695910</v>
       </c>
       <c r="M45" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N45" s="54">
         <v>11</v>
       </c>
       <c r="O45" s="61" t="s">
         <v>209</v>
       </c>
       <c r="P45" s="26">
         <v>45323</v>
       </c>
       <c r="Q45" s="60">
         <v>45657</v>
       </c>
       <c r="R45" s="23" t="s">
         <v>255</v>
       </c>
       <c r="S45" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="46" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A46" s="15">
         <v>38</v>
       </c>
       <c r="B46" s="36">
         <v>2024</v>
       </c>
       <c r="C46" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D46" s="17" t="s">
         <v>170</v>
       </c>
       <c r="E46" s="17" t="s">
         <v>171</v>
       </c>
       <c r="F46" s="17" t="s">
         <v>71</v>
       </c>
       <c r="G46" s="16" t="s">
         <v>59</v>
       </c>
       <c r="H46" s="19" t="s">
         <v>45</v>
       </c>
       <c r="I46" s="36" t="s">
@@ -4007,51 +4006,51 @@
       <c r="L46" s="43">
         <v>1097829</v>
       </c>
       <c r="M46" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N46" s="54">
         <v>11</v>
       </c>
       <c r="O46" s="61" t="s">
         <v>183</v>
       </c>
       <c r="P46" s="26">
         <v>45323</v>
       </c>
       <c r="Q46" s="60">
         <v>45657</v>
       </c>
       <c r="R46" s="23" t="s">
         <v>256</v>
       </c>
       <c r="S46" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="47" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A47" s="15">
         <v>39</v>
       </c>
       <c r="B47" s="36">
         <v>2024</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D47" s="17" t="s">
         <v>123</v>
       </c>
       <c r="E47" s="17" t="s">
         <v>110</v>
       </c>
       <c r="F47" s="17" t="s">
         <v>172</v>
       </c>
       <c r="G47" s="16" t="s">
         <v>19</v>
       </c>
       <c r="H47" s="19" t="s">
         <v>45</v>
       </c>
       <c r="I47" s="36" t="s">
@@ -4066,51 +4065,51 @@
       <c r="L47" s="43">
         <v>1097829</v>
       </c>
       <c r="M47" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N47" s="54">
         <v>11</v>
       </c>
       <c r="O47" s="61" t="s">
         <v>194</v>
       </c>
       <c r="P47" s="26">
         <v>45328</v>
       </c>
       <c r="Q47" s="60">
         <v>45657</v>
       </c>
       <c r="R47" s="33" t="s">
         <v>257</v>
       </c>
       <c r="S47" s="24" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="48" spans="1:19" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:19" ht="90" x14ac:dyDescent="0.25">
       <c r="A48" s="15">
         <v>40</v>
       </c>
       <c r="B48" s="36">
         <v>2024</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>178</v>
       </c>
       <c r="D48" s="17" t="s">
         <v>155</v>
       </c>
       <c r="E48" s="17" t="s">
         <v>173</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>174</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>1</v>
       </c>
       <c r="H48" s="19" t="s">
         <v>52</v>
       </c>
       <c r="I48" s="16" t="s">
@@ -4126,99 +4125,99 @@
         <v>1971014</v>
       </c>
       <c r="M48" s="39" t="s">
         <v>39</v>
       </c>
       <c r="N48" s="22">
         <v>11</v>
       </c>
       <c r="O48" s="64" t="s">
         <v>215</v>
       </c>
       <c r="P48" s="26">
         <v>45334</v>
       </c>
       <c r="Q48" s="60">
         <v>45657</v>
       </c>
       <c r="R48" s="33" t="s">
         <v>258</v>
       </c>
       <c r="S48" s="24" t="s">
         <v>259</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A9:S36">
+  <sortState ref="A9:S36">
     <sortCondition ref="D9:D36"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="B6:S7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="O9" r:id="rId1" xr:uid="{39F5E88B-DDD8-4632-9C8F-F9AAF8BE01D4}"/>
-[...38 lines deleted...]
-    <hyperlink ref="O43" r:id="rId40" xr:uid="{FA13DDC1-834D-45FE-B705-80EFE2CD62D8}"/>
+    <hyperlink ref="O9" r:id="rId1"/>
+    <hyperlink ref="O10" r:id="rId2"/>
+    <hyperlink ref="O11" r:id="rId3"/>
+    <hyperlink ref="O46" r:id="rId4"/>
+    <hyperlink ref="O12" r:id="rId5"/>
+    <hyperlink ref="O13" r:id="rId6"/>
+    <hyperlink ref="O14" r:id="rId7"/>
+    <hyperlink ref="O15" r:id="rId8"/>
+    <hyperlink ref="O16" r:id="rId9"/>
+    <hyperlink ref="O44" r:id="rId10"/>
+    <hyperlink ref="O17" r:id="rId11"/>
+    <hyperlink ref="O18" r:id="rId12"/>
+    <hyperlink ref="O19" r:id="rId13"/>
+    <hyperlink ref="O20" r:id="rId14"/>
+    <hyperlink ref="O47" r:id="rId15"/>
+    <hyperlink ref="O21" r:id="rId16"/>
+    <hyperlink ref="O22" r:id="rId17"/>
+    <hyperlink ref="O23" r:id="rId18"/>
+    <hyperlink ref="O24" r:id="rId19"/>
+    <hyperlink ref="O25" r:id="rId20"/>
+    <hyperlink ref="O26" r:id="rId21"/>
+    <hyperlink ref="O27" r:id="rId22"/>
+    <hyperlink ref="O28" r:id="rId23"/>
+    <hyperlink ref="O29" r:id="rId24"/>
+    <hyperlink ref="O30" r:id="rId25"/>
+    <hyperlink ref="O31" r:id="rId26"/>
+    <hyperlink ref="O32" r:id="rId27"/>
+    <hyperlink ref="O33" r:id="rId28"/>
+    <hyperlink ref="O34" r:id="rId29"/>
+    <hyperlink ref="O45" r:id="rId30"/>
+    <hyperlink ref="O35" r:id="rId31"/>
+    <hyperlink ref="O36" r:id="rId32"/>
+    <hyperlink ref="O37" r:id="rId33"/>
+    <hyperlink ref="O38" r:id="rId34"/>
+    <hyperlink ref="O39" r:id="rId35"/>
+    <hyperlink ref="O48" r:id="rId36"/>
+    <hyperlink ref="O40" r:id="rId37"/>
+    <hyperlink ref="O41" r:id="rId38"/>
+    <hyperlink ref="O42" r:id="rId39"/>
+    <hyperlink ref="O43" r:id="rId40"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="267" scale="50" orientation="landscape" r:id="rId41"/>
   <drawing r:id="rId42"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>