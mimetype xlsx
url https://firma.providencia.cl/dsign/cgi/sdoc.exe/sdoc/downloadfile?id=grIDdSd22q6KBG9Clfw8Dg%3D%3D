--- v0 (2026-03-01)
+++ v1 (2026-06-01)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lvaldebenito\Documents\CENTRO COSTOS\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lvaldebenito\Desktop\TRANSPARENCIA 2025 REGULARIZAR\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B43BD7F-3559-4638-9A85-7858A6367861}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD1BB75F-FE1F-42EB-B94F-C8CFEBFF4F49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AÑO 2022" sheetId="7" state="hidden" r:id="rId1"/>
     <sheet name="DIC 2025 A MAYO 2026" sheetId="14" r:id="rId2"/>
   </sheets>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="P12" i="7" l="1"/>
   <c r="P13" i="7"/>
   <c r="P14" i="7"/>
   <c r="P15" i="7"/>
   <c r="P16" i="7"/>
   <c r="P17" i="7"/>
   <c r="P18" i="7"/>
   <c r="P19" i="7"/>
   <c r="P20" i="7"/>
   <c r="P21" i="7"/>
   <c r="P22" i="7"/>
   <c r="P23" i="7"/>
@@ -237,51 +237,51 @@
   <c r="J75" i="7"/>
   <c r="L75" i="7" s="1"/>
   <c r="J73" i="7"/>
   <c r="I74" i="7"/>
   <c r="I72" i="7"/>
   <c r="J67" i="7"/>
   <c r="K64" i="7"/>
   <c r="K75" i="7"/>
   <c r="I69" i="7"/>
   <c r="L69" i="7" s="1"/>
   <c r="I64" i="7"/>
   <c r="L64" i="7" s="1"/>
   <c r="J74" i="7"/>
   <c r="K73" i="7"/>
   <c r="K68" i="7"/>
   <c r="L68" i="7" s="1"/>
   <c r="K63" i="7"/>
   <c r="L63" i="7" s="1"/>
   <c r="L73" i="7" l="1"/>
   <c r="L74" i="7"/>
   <c r="L72" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="75">
   <si>
     <t>GR.</t>
   </si>
   <si>
     <t>SUELDO BASE</t>
   </si>
   <si>
     <t>INCREM. 21,50%</t>
   </si>
   <si>
     <t>ASIG. MUNICIPAL</t>
   </si>
   <si>
     <t>BONIF. 18717/4</t>
   </si>
   <si>
     <t>BONIF. 18566</t>
   </si>
   <si>
     <t>BONIF. 18675/10</t>
   </si>
   <si>
     <t>ASIG. 19529/1</t>
   </si>
   <si>
@@ -459,50 +459,53 @@
     <t>PROFESIONAL</t>
   </si>
   <si>
     <t>ESCALA DE REMUNERACIONES PERSONAL MUNICIPAL DICIEMBRE 2021 A NOVIEMBRE 2022, LEY DE REAJUSTE N° 21.405</t>
   </si>
   <si>
     <t>RIGE A CONTAR DEL 01 DE ENERO AL 30 DE NOVIEMBRE 2022</t>
   </si>
   <si>
     <t>REAJUSTADO 6,1% DESDE GRADO 1 AL 14 LEY N° 21.405</t>
   </si>
   <si>
     <t>REAJUSTE DEL 6,1%</t>
   </si>
   <si>
     <t>VALOR DE 1 BIENIO X GRADO</t>
   </si>
   <si>
     <t>REAJUSTE DEL 2% DICIEMBRE 2025 A MAYO 2026</t>
   </si>
   <si>
     <t>ESCALA DE REMUNERACIONES PERSONAL MUNICIPAL DICIEMBRE 2025 A MAYO 2026,  LEY DE REAJUSTE N° 21.806</t>
   </si>
   <si>
     <t>RIGE A CONTAR DE DICIEMBRE 2025 A MAYO 2026</t>
+  </si>
+  <si>
+    <t>REMUNERACION BRUTA MENSUAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="42" formatCode="_ &quot;$&quot;\ * #,##0_ ;_ &quot;$&quot;\ * \-#,##0_ ;_ &quot;$&quot;\ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="_-[$$-340A]\ * #,##0_-;\-[$$-340A]\ * #,##0_-;_-[$$-340A]\ * &quot;-&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -775,60 +778,60 @@
     </xf>
     <xf numFmtId="42" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Millares [0]" xfId="3" builtinId="6"/>
     <cellStyle name="Moneda [0]" xfId="2" builtinId="7"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1177,55 +1180,55 @@
       </c>
       <c r="B6" s="36"/>
       <c r="C6" s="36"/>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
       <c r="F6" s="36"/>
       <c r="G6" s="36"/>
       <c r="H6" s="36"/>
       <c r="I6" s="36"/>
       <c r="J6" s="36"/>
       <c r="K6" s="36"/>
       <c r="L6" s="36"/>
       <c r="M6" s="36"/>
       <c r="N6" s="36"/>
       <c r="O6" s="36"/>
       <c r="P6" s="36"/>
       <c r="Q6" s="36"/>
       <c r="R6" s="36"/>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A9" s="37" t="s">
+      <c r="A9" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="37"/>
-      <c r="C9" s="37"/>
+      <c r="B9" s="40"/>
+      <c r="C9" s="40"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
     </row>
     <row r="10" spans="1:20" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>37</v>
@@ -2288,56 +2291,56 @@
         <f t="shared" si="4"/>
         <v>1276.6362079368978</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A28" s="37"/>
-[...4 lines deleted...]
-      <c r="F28" s="37"/>
+      <c r="A28" s="40"/>
+      <c r="B28" s="40"/>
+      <c r="C28" s="40"/>
+      <c r="D28" s="40"/>
+      <c r="E28" s="40"/>
+      <c r="F28" s="40"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="22"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
     </row>
     <row r="29" spans="1:20" ht="48" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>1</v>
@@ -2709,51 +2712,51 @@
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
     </row>
     <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
     </row>
     <row r="40" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="39"/>
       <c r="C40" s="10"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="3"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
     </row>
     <row r="41" spans="1:18" ht="36" x14ac:dyDescent="0.25">
       <c r="A41" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17" t="s">
@@ -3973,51 +3976,51 @@
       <c r="O84" s="3"/>
       <c r="P84" s="3"/>
       <c r="Q84" s="3"/>
       <c r="R84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A58:J58"/>
     <mergeCell ref="A59:J59"/>
     <mergeCell ref="A6:R6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A57:J57"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="14" scale="44" fitToWidth="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{628608A2-3FA4-40E6-8810-AE70C5FD947B}">
   <dimension ref="A1:T74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A59" sqref="A59:J59"/>
+      <selection activeCell="N41" sqref="N41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.5703125" customWidth="1"/>
     <col min="2" max="3" width="11.42578125" style="24"/>
     <col min="8" max="8" width="14" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.140625" customWidth="1"/>
     <col min="12" max="12" width="15.5703125" customWidth="1"/>
     <col min="14" max="14" width="12.85546875" customWidth="1"/>
     <col min="15" max="15" width="13.28515625" customWidth="1"/>
     <col min="16" max="16" width="2.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:20" s="3" customFormat="1" ht="12" x14ac:dyDescent="0.2">
       <c r="A2" s="3" t="s">
         <v>61</v>
       </c>
     </row>
@@ -4037,54 +4040,54 @@
         <v>72</v>
       </c>
       <c r="B6" s="36"/>
       <c r="C6" s="36"/>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
       <c r="F6" s="36"/>
       <c r="G6" s="36"/>
       <c r="H6" s="36"/>
       <c r="I6" s="36"/>
       <c r="J6" s="36"/>
       <c r="K6" s="36"/>
       <c r="L6" s="36"/>
       <c r="M6" s="36"/>
       <c r="N6" s="36"/>
       <c r="O6" s="36"/>
       <c r="P6" s="36"/>
       <c r="Q6" s="36"/>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A9" s="38" t="s">
+      <c r="A9" s="37" t="s">
         <v>34</v>
       </c>
-      <c r="B9" s="40"/>
+      <c r="B9" s="38"/>
       <c r="C9" s="39"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
     </row>
     <row r="10" spans="1:20" ht="60" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>37</v>
@@ -4101,51 +4104,51 @@
       <c r="G10" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>5</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>6</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="K10" s="13" t="s">
         <v>8</v>
       </c>
       <c r="L10" s="13" t="s">
         <v>9</v>
       </c>
       <c r="M10" s="13" t="s">
         <v>10</v>
       </c>
       <c r="N10" s="13" t="s">
         <v>23</v>
       </c>
       <c r="O10" s="13" t="s">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="P10" s="20"/>
       <c r="Q10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="R10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="S10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="T10" s="14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="8">
         <v>1</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>52</v>
       </c>
@@ -5097,104 +5100,104 @@
       </c>
       <c r="T26" s="34">
         <v>8228.596324184673</v>
       </c>
     </row>
     <row r="27" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A27" s="1"/>
       <c r="B27" s="23"/>
       <c r="C27" s="23"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
     </row>
     <row r="28" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A28" s="38"/>
-[...3 lines deleted...]
-      <c r="E28" s="40"/>
+      <c r="A28" s="37"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
       <c r="F28" s="39"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="22"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
     </row>
     <row r="29" spans="1:20" ht="48" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="14" t="s">
         <v>0</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>37</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G29" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H29" s="13" t="s">
         <v>5</v>
       </c>
       <c r="I29" s="13" t="s">
         <v>6</v>
       </c>
       <c r="J29" s="13" t="s">
         <v>7</v>
       </c>
       <c r="K29" s="13" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="13" t="s">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="M29" s="20"/>
       <c r="N29" s="20"/>
       <c r="O29" s="20"/>
       <c r="P29" s="20"/>
       <c r="Q29" s="20"/>
     </row>
     <row r="30" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="8">
         <v>8</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D30" s="34">
         <v>652992.57624091464</v>
       </c>
       <c r="E30" s="34">
         <v>140393.40389179662</v>
       </c>
       <c r="F30" s="34">
         <v>1087245.2390731859</v>
@@ -5421,51 +5424,51 @@
       <c r="C37" s="14" t="s">
         <v>37</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>3</v>
       </c>
       <c r="G37" s="13" t="s">
         <v>4</v>
       </c>
       <c r="H37" s="12" t="s">
         <v>5</v>
       </c>
       <c r="I37" s="13" t="s">
         <v>6</v>
       </c>
       <c r="J37" s="13" t="s">
         <v>7</v>
       </c>
       <c r="K37" s="13" t="s">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="20"/>
       <c r="O37" s="20"/>
       <c r="P37" s="20"/>
       <c r="Q37" s="20"/>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
         <v>41</v>
       </c>
       <c r="B38" s="8">
         <v>14</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D38" s="34">
         <v>411429.8162092336</v>
       </c>
       <c r="E38" s="34">
         <v>82285.963241846737</v>
       </c>
       <c r="F38" s="34">
@@ -5491,51 +5494,51 @@
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
     </row>
     <row r="39" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="23"/>
       <c r="C39" s="23"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
     </row>
     <row r="40" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A40" s="38" t="s">
+      <c r="A40" s="37" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="39"/>
       <c r="C40" s="10"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="3"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
     </row>
     <row r="41" spans="1:17" ht="36" x14ac:dyDescent="0.25">
       <c r="A41" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B41" s="17" t="s">
         <v>43</v>
@@ -5551,52 +5554,52 @@
       </c>
       <c r="F41" s="28" t="s">
         <v>4</v>
       </c>
       <c r="G41" s="28" t="s">
         <v>6</v>
       </c>
       <c r="H41" s="27" t="s">
         <v>45</v>
       </c>
       <c r="I41" s="27" t="s">
         <v>46</v>
       </c>
       <c r="J41" s="27" t="s">
         <v>47</v>
       </c>
       <c r="K41" s="27" t="s">
         <v>48</v>
       </c>
       <c r="L41" s="27" t="s">
         <v>49</v>
       </c>
       <c r="M41" s="27" t="s">
         <v>57</v>
       </c>
-      <c r="N41" s="27" t="s">
-        <v>50</v>
+      <c r="N41" s="13" t="s">
+        <v>74</v>
       </c>
       <c r="O41" s="19"/>
       <c r="P41" s="19"/>
       <c r="Q41" s="19"/>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A42" s="7" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="8">
         <v>33</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D42" s="34">
         <v>229895.82243778816</v>
       </c>
       <c r="E42" s="34">
         <v>135925.75891234042</v>
       </c>
       <c r="F42" s="34">
         <v>27369.477934668972</v>
       </c>
       <c r="G42" s="34">