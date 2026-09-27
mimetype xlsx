--- v0 (2026-08-13)
+++ v1 (2026-09-27)
@@ -1,100 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\folea\Desktop\SECCION ESTUDIOS\TRANSPARENCIA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pgutierrez\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="12">
   <si>
     <t>ID Licitación</t>
   </si>
   <si>
     <t>Fecha del acta</t>
   </si>
   <si>
     <t>Descripción de la compra o servicio contratado</t>
   </si>
   <si>
     <t>Enlace al texto integro del acta</t>
   </si>
   <si>
     <t xml:space="preserve">Enlace </t>
   </si>
   <si>
     <t>CAMPAÑA DE RECICLAJE DE APARATOS ELECTRICOS Y ELECTRONICOS EN LA COMUNA DE PROVIDENCIA, RAEES 2026</t>
   </si>
   <si>
-    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios DAOM , Junio 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2458-4-LE26</t>
   </si>
   <si>
     <t>2458-5-L126</t>
   </si>
   <si>
     <t>2458-6-LE26</t>
   </si>
   <si>
     <t>CONTRATACIÓN DE TALLERES PARA EL PROGRAMA DE EDUCACION AMBIENTAL "ACADEMIA DE MINIMIZACION DE RESIDUOS Y CONSUMO SUSTENTABLE"</t>
   </si>
   <si>
     <t>CONTRATACION DE PROGRAMA DE BIODIVERSIDAD URBANA "ALETEOS URBANOS"</t>
+  </si>
+  <si>
+    <t>Actas de evaluaciones de licitaciones y compras públicas de bienes y servicios DAOM , Julio 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -962,112 +962,112 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2136434" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2136431" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2136433" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D5" sqref="D5"/>
+      <selection activeCell="M9" sqref="M9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
     </row>
     <row r="2" spans="1:4" ht="33.75" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:4" ht="60" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B3" s="2">
         <v>46211</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B4" s="2">
         <v>46215</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B5" s="2">
         <v>46220</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D4" r:id="rId1"/>
     <hyperlink ref="D3" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>