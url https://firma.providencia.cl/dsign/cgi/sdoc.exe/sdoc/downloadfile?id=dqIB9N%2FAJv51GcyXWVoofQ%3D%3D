--- v0 (2026-04-02)
+++ v1 (2026-05-20)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lvaldebenito\Documents\TRANSPARENCIA 2026\FEBRERO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{730A8DB0-1CAE-4B7E-A000-17E7F9C08883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FDC901C-0D6C-4AB7-8523-61BB247AE8D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="500" xr2:uid="{C13D5E4D-0B33-4CA3-94BE-3138C33916E3}"/>
   </bookViews>
   <sheets>
-    <sheet name="enero 2026" sheetId="1" r:id="rId1"/>
+    <sheet name="febrero 2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'enero 2026'!$C$1:$H$4</definedName>
-[...1 lines deleted...]
-    <definedName name="Tipo_norma">'enero 2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'febrero 2026'!$C$1:$H$4</definedName>
+    <definedName name="Excel_BuiltIn_Print_Area" localSheetId="0">'febrero 2026'!$C$1:$H$4</definedName>
+    <definedName name="Tipo_norma">'febrero 2026'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="23">
   <si>
     <t>Información estadística sobre bonificación</t>
   </si>
   <si>
     <t xml:space="preserve">Año </t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Denominación de la bonificación</t>
   </si>
   <si>
     <t>Estamento</t>
   </si>
   <si>
     <t>Total de funcionarios(as)</t>
   </si>
@@ -720,51 +720,51 @@
           <a:headEnd type="none" w="med" len="med"/>
           <a:tailEnd type="none" w="med" len="med"/>
         </a:ln>
         <a:effectLst/>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FB25BDFE-3AE0-4B70-87BE-01BF2B686434}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H984"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E15" sqref="E15"/>
+      <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="36.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="22.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="27" style="1" customWidth="1"/>
     <col min="8" max="8" width="26.28515625" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
@@ -10738,45 +10738,45 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>enero 2026</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'enero 2026'!Excel_BuiltIn_Print_Area</vt:lpstr>
+      <vt:lpstr>febrero 2026</vt:lpstr>
+      <vt:lpstr>'febrero 2026'!Área_de_impresión</vt:lpstr>
+      <vt:lpstr>'febrero 2026'!Excel_BuiltIn_Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Macarena Bustos Reyes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>