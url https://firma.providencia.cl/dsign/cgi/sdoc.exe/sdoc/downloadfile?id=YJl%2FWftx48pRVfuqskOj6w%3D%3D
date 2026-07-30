--- v0 (2026-06-13)
+++ v1 (2026-07-30)
@@ -25,51 +25,51 @@
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\DDE\OFICINA DE CONTROL Y GESTIÓN DOCUMENTAL\NOMINA REGISTRO\NOMINA REGISTRO 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Dirección Desarrollo Local" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Dirección Desarrollo Local'!$A$2:$R$2</definedName>
     <definedName name="_Hlk121817262" localSheetId="0">'Dirección Desarrollo Local'!#REF!</definedName>
     <definedName name="_Hlk161322952" localSheetId="0">'Dirección Desarrollo Local'!$G$10</definedName>
     <definedName name="Z_99E18E42_6CA5_40AF_95D0_A8EC54959CB3_.wvu.FilterData" localSheetId="0" hidden="1">'Dirección Desarrollo Local'!$A$2:$R$2</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <customWorkbookViews>
     <customWorkbookView name="Carmen González Gatica - Vista personalizada" guid="{99E18E42-6CA5-40AF-95D0-A8EC54959CB3}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1936" windowHeight="1056" activeSheetId="1"/>
   </customWorkbookViews>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="383" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="397" uniqueCount="149">
   <si>
     <t>CALIFICACIÓN PROFESIONAL O FORMACIÓN</t>
   </si>
   <si>
     <t>FECHA DE INICIO</t>
   </si>
   <si>
     <t>FECHA DE TÉRMINO</t>
   </si>
   <si>
     <t>OBSERVACIONES</t>
   </si>
   <si>
     <t>APELLIDO PATERNO</t>
   </si>
   <si>
     <t>APELLIDO MATERNO</t>
   </si>
   <si>
     <t>NOMBRES</t>
   </si>
   <si>
     <t>REGION</t>
   </si>
   <si>
@@ -473,50 +473,59 @@
   </si>
   <si>
     <t>BRINDAR APOYO AL FUNCIONAMIENTO DE LA OMIL, A TRAVÉS DE LA ATENCIÓN DE USUARIOS/AS Y/O EJECUCIÓN DE TAREAS ADMINISTRATIVAS PROPIAS DE LA OFICINA, CORRESPONDIENTE AL CONVENIO DEL PROGRAMA FORTALECIMIENTO OMIL AÑO 2026 – 2027</t>
   </si>
   <si>
     <t>PRESTAR EL SERVICIO DE ORIENTACIÓN LABORAL AVANZADA A LOS/AS USUARIOS/AS DE LA OMIL, CONTRIBUYENDO AL DESARROLLO DE HABILIDADES Y COMPETENCIAS DE LAS PERSONAS EN BÚSQUEDA DE EMPLEO, CORRESPONDIENTE AL CONVENIO DEL PROGRAMA FORTALECIMIENTO OMIL AÑO 2026 - 2027</t>
   </si>
   <si>
     <t>GESTIONAR EL CONTACTO CON LAS EMPRESAS PARA TRABAJAR EN CONJUNTO CON SENCE, CON LA FINALIDAD DE PROVEER VACANTES A LA OMIL PARA DERIVAR A LAS PERSONAS EN BÚSQUEDA DE EMPLEO. ESTABLECER Y MANTENER EL VÍNCULO CON EL SECTOR EMPRESARIAL DE LA COMUNA, CORRESPONDIENTE AL CONVENIO DEL PROGRAMA FORTALECIMIENTO OMIL AÑO 2026 - 2027</t>
   </si>
   <si>
     <t>APOYAR LAS ACTIVIDADES DEL LABORATORIO LAB881, DESARROLLANDO Y FACILITANDO TALLERES DE FABRICACIÓN DIGITAL CON USO DE MATERIALES DESCARTADOS, Y LA REALIZACIÓN DE PROYECTOS DE CORTE LÁSER, IMPRESIÓN 3D, MODELADO 3D, JOYERÍA Y PROTOTIPADO, DIRIGIDOS A EMPRENDEDORES, VECINOS, ESTUDIANTES Y USUARIOS ESPONTÁNEOS.
 COLABORAR EN LA ORGANIZACIÓN Y EJECUCIÓN DE TALLERES Y ACTIVIDADES FORMATIVAS DEL LABORATORIO, ASÍ COMO EN LA RECEPCIÓN, REVISIÓN Y ELABORACIÓN DE DISEÑOS, ENTREGANDO ASISTENCIA TÉCNICA EN EL USO DE TECNOLOGÍAS DEL LABORATORIO REQUERIDAS POR LA COMUNIDAD. BRINDAR ORIENTACIÓN A USUARIOS/AS, ASEGURANDO EL USO ADECUADO, SEGURO Y EFICIENTE DE LOS EQUIPOS, JUNTO CON LA MANTENCIÓN BÁSICA DE LOS MISMOS. APOYAR LA ORGANIZACIÓN DEL ESPACIO DE TRABAJO, CONTROL DE INSUMOS, REGISTRO Y SISTEMATIZACIÓN DE PROYECTOS Y USUARIOS, ADEMÁS DE CONTRIBUIR A LA DIFUSIÓN Y VINCULACIÓN CON LA COMUNIDAD. BRINDAR APOYO OPERATIVO AL PROGRAMA DE RESIDENCIAS MAKER Y AL PROGRAMA NEXO CREATIVO, ACOMPAÑANDO A PARTICIPANTES EN EL DESARROLLO DE PROYECTOS DESDE SU FORMULACIÓN HASTA LA ETAPA DE PROTOTIPADO Y VALIDACIÓN, APOYANDO LA EJECUCIÓN DE ACTIVIDADES, SEGUIMIENTO DE AVANCES Y CUMPLIMIENTO DE OBJETIVOS. ASIMISMO, CONTRIBUIR A LA VINCULACIÓN CON EL MEDIO, VISIBILIZANDO LAS EXPERIENCIAS DEL LABORATORIO Y LAS OPORTUNIDADES PARA EL ECOSISTEMA LOCAL, CORRESPONDIENTE AL PROGRAMA INNOVACIÓN, INDUSTRIA CREATIVA Y ECONOMÍA SOSTENIBLE.</t>
   </si>
   <si>
     <t>REALIZAR EL LEVANTAMIENTO, SISTEMATIZACIÓN Y ANÁLISIS DE INFORMACIÓN VINCULADA AL SECTOR COMERCIAL DE LA COMUNA, EN EL MARCO DEL PROCESO DE ELABORACIÓN DEL CENSO DE COMERCIO COMUNAL Y DE LA EJECUCIÓN DE OBRAS EN SECTORES COMERCIALES. ASIMISMO, CONTRIBUIR AL ANÁLISIS DE RESULTADOS Y BRINDAR APOYO EN LA SOLICITUD DE SALAS, ESPACIOS PARA TALLERES, CONVOCAR REUNIONES PAR LA IMPLEMENTACIÓN DE ACCIONES DE PARTICIPACIÓN, INCLUYENDO EL APOYO DE CONVOCATORIAS A TALLERES, PREPARACIÓN DE MATERIAL (INFORMACIÓN DE OBRAS, PRESENTACIONES, ETC), REALIZACIÓN DE VISITAS A TERRENO Y LEVANTAMIENTO DE INFORMACIÓN DE LOCALES COMERCIALES Y COMERCIO ESTABLECIDO. BRINDAR APOYO EN LA DOCUMENTACIÓN Y BASES DE DATOS DE EMPRENDEDORES PARA PLATAFORMAS COMERCIALES, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
   <si>
     <t>DELGADO</t>
   </si>
   <si>
     <t>ORELLANA</t>
   </si>
   <si>
     <t>CATARINA MONSERRAT</t>
+  </si>
+  <si>
+    <t>VALENZUELA</t>
+  </si>
+  <si>
+    <t>LUIS FELIPE</t>
+  </si>
+  <si>
+    <t>APOYO EN LA ELABORACIÓN Y SEGUIMIENTO DE PROYECTOS DIRIGIDOS A LOS BARRIOS COMERCIALES EN EL BNUP DE LA COMUNA DE PROVIDENCIA. ASIMISMO, COLABORACIÓN EN LA RECOPILACIÓN Y ANÁLISIS DE INFORMACIÓN, ELABORACIÓN DE INFORMES DE AVANCE Y RESULTADOS, INCLUYENDO LA SISTEMATIZACIÓN DE LAS ACCIONES REALIZADAS., CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_ &quot;$&quot;\ * #,##0_ ;_ &quot;$&quot;\ * \-#,##0_ ;_ &quot;$&quot;\ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0"/>
     <numFmt numFmtId="165" formatCode="dd\-mm\-yyyy;@"/>
     <numFmt numFmtId="166" formatCode="[$$-340A]#,##0;[Red][$$-340A]#,##0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -920,133 +929,133 @@
     </xf>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="justify"/>
-    </xf>
-[...58 lines deleted...]
-      <alignment horizontal="justify" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Moneda [0]" xfId="2" builtinId="7"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -1314,1668 +1323,1725 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112223" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112207" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112221" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112205" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112210" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112204" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112184" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112225" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112223" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112207" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112201" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112221" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112171" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112177" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112210" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112175" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112197" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2121535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112204" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112174" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112184" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112196" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112208" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2112225" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:R28"/>
+  <dimension ref="A1:R29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="5" ySplit="1" topLeftCell="H2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="P3" sqref="P3"/>
+      <selection pane="bottomRight" activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="30.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="13" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13" style="13" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" style="13" customWidth="1"/>
     <col min="7" max="7" width="70" style="14" customWidth="1"/>
     <col min="8" max="8" width="30.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="13" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15.5703125" style="12" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12" style="13" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.5703125" style="13" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="16" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="16" style="13" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="21.7109375" style="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" style="13" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="30.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="51" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="35"/>
-[...15 lines deleted...]
-      <c r="R1" s="35"/>
+      <c r="B1" s="51"/>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
     </row>
     <row r="2" spans="1:18" s="20" customFormat="1" ht="39" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="15" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="15" t="s">
         <v>41</v>
       </c>
       <c r="C2" s="16" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="16" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="G2" s="48" t="s">
+      <c r="G2" s="44" t="s">
         <v>42</v>
       </c>
       <c r="H2" s="16" t="s">
         <v>47</v>
       </c>
       <c r="I2" s="16" t="s">
         <v>7</v>
       </c>
       <c r="J2" s="16" t="s">
         <v>8</v>
       </c>
       <c r="K2" s="17" t="s">
         <v>48</v>
       </c>
       <c r="L2" s="16" t="s">
         <v>66</v>
       </c>
       <c r="M2" s="16" t="s">
         <v>43</v>
       </c>
       <c r="N2" s="16" t="s">
         <v>44</v>
       </c>
       <c r="O2" s="18" t="s">
         <v>1</v>
       </c>
       <c r="P2" s="18" t="s">
         <v>2</v>
       </c>
       <c r="Q2" s="19" t="s">
         <v>3</v>
       </c>
       <c r="R2" s="19" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="3" spans="1:18" s="1" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:18" s="1" customFormat="1" ht="268.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>2026</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C3" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H3" s="45" t="s">
+      <c r="C3" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="G3" s="55" t="s">
+        <v>106</v>
+      </c>
+      <c r="H3" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="J3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="21">
-        <v>1418090</v>
+        <v>1845690</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N3" s="24" t="s">
         <v>133</v>
       </c>
       <c r="O3" s="8">
-        <v>46144</v>
+        <v>46024</v>
       </c>
       <c r="P3" s="8">
         <v>46387</v>
       </c>
       <c r="Q3" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R3" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:18" s="1" customFormat="1" ht="51.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:18" s="1" customFormat="1" ht="332.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>2026</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C4" s="10" t="s">
-[...14 lines deleted...]
-      <c r="H4" s="46" t="s">
+      <c r="C4" s="33" t="s">
+        <v>117</v>
+      </c>
+      <c r="D4" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="E4" s="33" t="s">
+        <v>119</v>
+      </c>
+      <c r="F4" s="38" t="s">
+        <v>120</v>
+      </c>
+      <c r="G4" s="45" t="s">
+        <v>141</v>
+      </c>
+      <c r="H4" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="21">
-        <v>900000</v>
+        <v>1100000</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N4" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O4" s="8">
         <v>46144</v>
       </c>
       <c r="P4" s="8">
-        <v>46295</v>
+        <v>46387</v>
       </c>
       <c r="Q4" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R4" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="5" spans="1:18" s="1" customFormat="1" ht="102.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:18" s="1" customFormat="1" ht="128.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
         <v>2026</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C5" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H5" s="45" t="s">
+      <c r="C5" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="F5" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="G5" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="H5" s="42" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="21">
-        <v>878900</v>
+        <v>2241888</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N5" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O5" s="8">
-        <v>46024</v>
+        <v>46082</v>
       </c>
       <c r="P5" s="8">
         <v>46387</v>
       </c>
       <c r="Q5" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="6" spans="1:18" s="1" customFormat="1" ht="179.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" s="1" customFormat="1" ht="192" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>2026</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C6" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H6" s="45" t="s">
+      <c r="C6" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="46" t="s">
+        <v>107</v>
+      </c>
+      <c r="H6" s="42" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="21">
-        <v>1626999</v>
+        <v>1845690</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O6" s="8">
         <v>46024</v>
       </c>
       <c r="P6" s="8">
         <v>46387</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="7" spans="1:18" s="1" customFormat="1" ht="64.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" s="1" customFormat="1" ht="268.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>2026</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C7" s="4" t="s">
-[...14 lines deleted...]
-      <c r="H7" s="45" t="s">
+      <c r="C7" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="35" t="s">
+        <v>108</v>
+      </c>
+      <c r="H7" s="42" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="7" t="s">
+      <c r="J7" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="21">
-        <v>1400000</v>
+        <v>1536000</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O7" s="8">
-        <v>46144</v>
+        <v>46024</v>
       </c>
       <c r="P7" s="8">
-        <v>46295</v>
+        <v>46387</v>
       </c>
       <c r="Q7" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="8" spans="1:18" s="1" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:18" s="1" customFormat="1" ht="64.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>2026</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C8" s="10" t="s">
-[...14 lines deleted...]
-      <c r="H8" s="46" t="s">
+      <c r="C8" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="58" t="s">
+        <v>139</v>
+      </c>
+      <c r="H8" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J8" s="5" t="s">
+      <c r="J8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K8" s="21">
-        <v>1600000</v>
+        <v>1400000</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O8" s="8">
-        <v>46113</v>
+        <v>46144</v>
       </c>
       <c r="P8" s="8">
-        <v>46387</v>
+        <v>46295</v>
       </c>
       <c r="Q8" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:18" s="1" customFormat="1" ht="64.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:18" s="1" customFormat="1" ht="192" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>2026</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C9" s="11" t="s">
-[...8 lines deleted...]
-      <c r="F9" s="41" t="s">
+      <c r="C9" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="F9" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="G9" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="45" t="s">
+      <c r="G9" s="59" t="s">
+        <v>142</v>
+      </c>
+      <c r="H9" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J9" s="5" t="s">
+      <c r="J9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="21">
         <v>900000</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N9" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O9" s="8">
-        <v>46024</v>
+        <v>46144</v>
       </c>
       <c r="P9" s="8">
         <v>46387</v>
       </c>
       <c r="Q9" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="10" spans="1:18" s="1" customFormat="1" ht="192" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:18" s="1" customFormat="1" ht="166.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>2026</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>143</v>
+        <v>77</v>
       </c>
       <c r="D10" s="10" t="s">
-        <v>144</v>
+        <v>78</v>
       </c>
       <c r="E10" s="10" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="F10" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="F10" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="G10" s="60" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="45" t="s">
+      <c r="G10" s="58" t="s">
+        <v>121</v>
+      </c>
+      <c r="H10" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J10" s="7" t="s">
+      <c r="J10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="21">
-        <v>900000</v>
+        <v>1536000</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N10" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O10" s="8">
-        <v>46144</v>
+        <v>46024</v>
       </c>
       <c r="P10" s="8">
         <v>46387</v>
       </c>
       <c r="Q10" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="1" customFormat="1" ht="128.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" s="1" customFormat="1" ht="51.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>2026</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="D11" s="10" t="s">
-        <v>25</v>
+        <v>56</v>
       </c>
       <c r="E11" s="10" t="s">
-        <v>26</v>
-[...7 lines deleted...]
-      <c r="H11" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="F11" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="56" t="s">
+        <v>138</v>
+      </c>
+      <c r="H11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K11" s="21">
-        <v>1344200</v>
+        <v>900000</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N11" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O11" s="8">
-        <v>46024</v>
+        <v>46144</v>
       </c>
       <c r="P11" s="8">
-        <v>46387</v>
+        <v>46295</v>
       </c>
       <c r="Q11" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="1" customFormat="1" ht="102.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>2026</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C12" s="11" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="D12" s="11" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E12" s="11" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>98</v>
+      </c>
+      <c r="F12" s="37" t="s">
+        <v>96</v>
       </c>
       <c r="G12" s="31" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="H12" s="45" t="s">
+        <v>97</v>
+      </c>
+      <c r="H12" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K12" s="21">
-        <v>1209780</v>
+        <v>878900</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N12" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O12" s="8">
         <v>46024</v>
       </c>
       <c r="P12" s="8">
         <v>46387</v>
       </c>
       <c r="Q12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="13" spans="1:18" s="1" customFormat="1" ht="115.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" s="1" customFormat="1" ht="179.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>2026</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C13" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="10" t="s">
+      <c r="C13" s="11" t="s">
         <v>34</v>
       </c>
-      <c r="E13" s="10" t="s">
-[...8 lines deleted...]
-      <c r="H13" s="45" t="s">
+      <c r="D13" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="F13" s="37" t="s">
+        <v>86</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>109</v>
+      </c>
+      <c r="H13" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J13" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="21">
-        <v>982300</v>
+        <v>1536000</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N13" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O13" s="8">
         <v>46024</v>
       </c>
       <c r="P13" s="8">
         <v>46387</v>
       </c>
       <c r="Q13" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="14" spans="1:18" s="1" customFormat="1" ht="90.75" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" s="1" customFormat="1" ht="116.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>2026</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="D14" s="10" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="E14" s="10" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>60</v>
+      </c>
+      <c r="F14" s="37" t="s">
+        <v>61</v>
       </c>
       <c r="G14" s="30" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="H14" s="45" t="s">
+        <v>110</v>
+      </c>
+      <c r="H14" s="42" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J14" s="7" t="s">
+      <c r="J14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="21">
-        <v>1536000</v>
+        <v>982300</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N14" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O14" s="8">
         <v>46024</v>
       </c>
       <c r="P14" s="8">
         <v>46387</v>
       </c>
       <c r="Q14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="15" spans="1:18" s="1" customFormat="1" ht="179.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:18" s="1" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>2026</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C15" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H15" s="45" t="s">
+      <c r="C15" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="F15" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="G15" s="31" t="s">
+        <v>131</v>
+      </c>
+      <c r="H15" s="42" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K15" s="21">
-        <v>1536000</v>
+        <v>1600000</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N15" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O15" s="8">
-        <v>46024</v>
+        <v>46113</v>
       </c>
       <c r="P15" s="8">
         <v>46387</v>
       </c>
       <c r="Q15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="16" spans="1:18" s="1" customFormat="1" ht="268.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" s="1" customFormat="1" ht="128.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>2026</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="D16" s="10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E16" s="10" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>26</v>
+      </c>
+      <c r="F16" s="37" t="s">
+        <v>15</v>
       </c>
       <c r="G16" s="31" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="H16" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="H16" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J16" s="7" t="s">
+      <c r="J16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K16" s="21">
-        <v>1845690</v>
+        <v>1344200</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N16" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O16" s="8">
         <v>46024</v>
       </c>
       <c r="P16" s="8">
         <v>46387</v>
       </c>
       <c r="Q16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="1" customFormat="1" ht="115.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>2026</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="D17" s="10" t="s">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>68</v>
+      </c>
+      <c r="F17" s="34" t="s">
+        <v>73</v>
       </c>
       <c r="G17" s="31" t="s">
         <v>110</v>
       </c>
-      <c r="H17" s="46" t="s">
+      <c r="H17" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K17" s="21">
         <v>982300</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N17" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O17" s="8">
         <v>46024</v>
       </c>
       <c r="P17" s="8">
         <v>46387</v>
       </c>
       <c r="Q17" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="18" spans="1:18" s="1" customFormat="1" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:18" s="1" customFormat="1" ht="102.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>2026</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C18" s="4" t="s">
-[...14 lines deleted...]
-      <c r="H18" s="45" t="s">
+      <c r="C18" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="F18" s="37" t="s">
+        <v>101</v>
+      </c>
+      <c r="G18" s="49" t="s">
+        <v>102</v>
+      </c>
+      <c r="H18" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J18" s="7" t="s">
+      <c r="J18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K18" s="21">
-        <v>1400000</v>
+        <v>1209780</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N18" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O18" s="8">
-        <v>46144</v>
+        <v>46024</v>
       </c>
       <c r="P18" s="8">
-        <v>46295</v>
+        <v>46387</v>
       </c>
       <c r="Q18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="19" spans="1:18" s="1" customFormat="1" ht="128.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:18" s="1" customFormat="1" ht="179.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>2026</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C19" s="10" t="s">
-[...14 lines deleted...]
-      <c r="H19" s="46" t="s">
+      <c r="C19" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="F19" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="H19" s="43" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J19" s="5" t="s">
+      <c r="J19" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="K19" s="21">
-        <v>2241888</v>
+      <c r="K19" s="22">
+        <v>1845690</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N19" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O19" s="8">
-        <v>46082</v>
+        <v>46024</v>
       </c>
       <c r="P19" s="8">
         <v>46387</v>
       </c>
       <c r="Q19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="20" spans="1:18" s="1" customFormat="1" ht="192" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:18" s="1" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>2026</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C20" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H20" s="45" t="s">
+      <c r="C20" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="F20" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="G20" s="57" t="s">
+        <v>134</v>
+      </c>
+      <c r="H20" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J20" s="5" t="s">
+      <c r="J20" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="21">
-        <v>900000</v>
+        <v>2123894</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="N20" s="25" t="s">
+      <c r="N20" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O20" s="8">
-        <v>46024</v>
+        <v>46146</v>
       </c>
       <c r="P20" s="8">
-        <v>46387</v>
+        <v>46173</v>
       </c>
       <c r="Q20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="21" spans="1:18" s="1" customFormat="1" ht="166.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:18" s="1" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>2026</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D21" s="10" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="E21" s="10" t="s">
-        <v>79</v>
-[...7 lines deleted...]
-      <c r="H21" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21" s="34" t="s">
+        <v>72</v>
+      </c>
+      <c r="G21" s="35" t="s">
+        <v>113</v>
+      </c>
+      <c r="H21" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K21" s="21">
         <v>1536000</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N21" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O21" s="8">
         <v>46024</v>
       </c>
       <c r="P21" s="8">
         <v>46387</v>
       </c>
       <c r="Q21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="22" spans="1:18" s="1" customFormat="1" ht="192" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:18" s="1" customFormat="1" ht="77.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>2026</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C22" s="10" t="s">
-[...14 lines deleted...]
-      <c r="H22" s="46" t="s">
+      <c r="C22" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F22" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="47" t="s">
+        <v>140</v>
+      </c>
+      <c r="H22" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J22" s="5" t="s">
+      <c r="J22" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K22" s="21">
-        <v>1845690</v>
+        <v>1400000</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N22" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O22" s="8">
-        <v>46024</v>
+        <v>46144</v>
       </c>
       <c r="P22" s="8">
-        <v>46387</v>
+        <v>46295</v>
       </c>
       <c r="Q22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="23" spans="1:18" s="26" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:18" s="26" customFormat="1" ht="90" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="3">
         <v>2026</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="D23" s="28" t="s">
-        <v>14</v>
+        <v>146</v>
       </c>
       <c r="E23" s="28" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="F23" s="44" t="s">
+        <v>147</v>
+      </c>
+      <c r="F23" s="40" t="s">
         <v>93</v>
       </c>
-      <c r="G23" s="40" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="45" t="s">
+      <c r="G23" s="36" t="s">
+        <v>148</v>
+      </c>
+      <c r="H23" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K23" s="21">
-        <v>2123894</v>
+        <v>625000</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N23" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O23" s="8">
-        <v>46146</v>
+        <v>46157</v>
       </c>
       <c r="P23" s="8">
-        <v>46173</v>
+        <v>46387</v>
       </c>
       <c r="Q23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R23" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="24" spans="1:18" s="26" customFormat="1" ht="268.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:18" s="26" customFormat="1" ht="90" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="3">
         <v>2026</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C24" s="27" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="D24" s="28" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E24" s="28" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="H24" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="F24" s="40" t="s">
+        <v>76</v>
+      </c>
+      <c r="G24" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="H24" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J24" s="5" t="s">
+      <c r="J24" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K24" s="21">
         <v>1536000</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N24" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O24" s="8">
         <v>46024</v>
       </c>
       <c r="P24" s="8">
         <v>46387</v>
       </c>
       <c r="Q24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R24" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="25" spans="1:18" s="26" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:18" s="26" customFormat="1" ht="64.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="3">
         <v>2026</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C25" s="27" t="s">
-[...9 lines deleted...]
-        <v>72</v>
+      <c r="C25" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" s="54" t="s">
+        <v>88</v>
+      </c>
+      <c r="E25" s="54" t="s">
+        <v>89</v>
+      </c>
+      <c r="F25" s="40" t="s">
+        <v>13</v>
       </c>
       <c r="G25" s="29" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H25" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="H25" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K25" s="21">
-        <v>1536000</v>
+        <v>900000</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N25" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O25" s="8">
         <v>46024</v>
       </c>
       <c r="P25" s="8">
         <v>46387</v>
       </c>
       <c r="Q25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R25" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="26" spans="1:18" s="26" customFormat="1" ht="179.25" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:18" s="26" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="3">
         <v>2026</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C26" s="33" t="s">
-[...14 lines deleted...]
-      <c r="H26" s="47" t="s">
+      <c r="C26" s="53" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="54" t="s">
+        <v>81</v>
+      </c>
+      <c r="E26" s="54" t="s">
+        <v>82</v>
+      </c>
+      <c r="F26" s="40" t="s">
+        <v>83</v>
+      </c>
+      <c r="G26" s="60" t="s">
+        <v>137</v>
+      </c>
+      <c r="H26" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="J26" s="7" t="s">
+      <c r="J26" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="K26" s="22">
-        <v>1845690</v>
+      <c r="K26" s="21">
+        <v>1418090</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N26" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O26" s="8">
-        <v>46024</v>
+        <v>46144</v>
       </c>
       <c r="P26" s="8">
         <v>46387</v>
       </c>
       <c r="Q26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R26" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="27" spans="1:18" s="1" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:18" s="26" customFormat="1" ht="192" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="3">
         <v>2026</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C27" s="10" t="s">
-[...14 lines deleted...]
-      <c r="H27" s="46" t="s">
+      <c r="C27" s="53" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="54" t="s">
+        <v>104</v>
+      </c>
+      <c r="E27" s="54" t="s">
+        <v>105</v>
+      </c>
+      <c r="F27" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="49" t="s">
+        <v>114</v>
+      </c>
+      <c r="H27" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I27" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J27" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K27" s="21">
-        <v>1536000</v>
+        <v>900000</v>
       </c>
       <c r="L27" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M27" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="N27" s="23" t="s">
+      <c r="N27" s="25" t="s">
         <v>133</v>
       </c>
       <c r="O27" s="8">
         <v>46024</v>
       </c>
       <c r="P27" s="8">
         <v>46387</v>
       </c>
       <c r="Q27" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R27" s="6" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="28" spans="1:18" s="1" customFormat="1" ht="332.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:18" s="1" customFormat="1" ht="179.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>2026</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C28" s="36" t="s">
-[...9 lines deleted...]
-        <v>120</v>
+      <c r="C28" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F28" s="37" t="s">
+        <v>65</v>
       </c>
       <c r="G28" s="32" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="H28" s="45" t="s">
+        <v>115</v>
+      </c>
+      <c r="H28" s="41" t="s">
         <v>10</v>
       </c>
       <c r="I28" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J28" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K28" s="21">
-        <v>1100000</v>
+        <v>1626999</v>
       </c>
       <c r="L28" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M28" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N28" s="23" t="s">
         <v>133</v>
       </c>
       <c r="O28" s="8">
-        <v>46144</v>
+        <v>46024</v>
       </c>
       <c r="P28" s="8">
         <v>46387</v>
       </c>
       <c r="Q28" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R28" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="1" customFormat="1" ht="141" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="3">
+        <v>2026</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="F29" s="39" t="s">
+        <v>93</v>
+      </c>
+      <c r="G29" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="H29" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="K29" s="21">
+        <v>1536000</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="M29" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="N29" s="23" t="s">
+        <v>133</v>
+      </c>
+      <c r="O29" s="8">
+        <v>46024</v>
+      </c>
+      <c r="P29" s="8">
+        <v>46387</v>
+      </c>
+      <c r="Q29" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="R29" s="6" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:R2">
     <sortState ref="A3:R28">
-      <sortCondition ref="C2"/>
+      <sortCondition ref="E2"/>
     </sortState>
   </autoFilter>
   <customSheetViews>
     <customSheetView guid="{99E18E42-6CA5-40AF-95D0-A8EC54959CB3}" scale="80">
       <selection activeCell="D22" sqref="D22"/>
       <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="14" scale="45" orientation="landscape" r:id="rId1"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="1">
     <mergeCell ref="A1:R1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="N16" r:id="rId2"/>
-[...24 lines deleted...]
-    <hyperlink ref="N10" r:id="rId27"/>
+    <hyperlink ref="N3" r:id="rId2"/>
+    <hyperlink ref="N5" r:id="rId3"/>
+    <hyperlink ref="N6" r:id="rId4"/>
+    <hyperlink ref="N7" r:id="rId5"/>
+    <hyperlink ref="N8" r:id="rId6"/>
+    <hyperlink ref="N10" r:id="rId7"/>
+    <hyperlink ref="N11" r:id="rId8"/>
+    <hyperlink ref="N12" r:id="rId9"/>
+    <hyperlink ref="N13" r:id="rId10"/>
+    <hyperlink ref="N14" r:id="rId11"/>
+    <hyperlink ref="N15" r:id="rId12"/>
+    <hyperlink ref="N16" r:id="rId13"/>
+    <hyperlink ref="N17" r:id="rId14"/>
+    <hyperlink ref="N18" r:id="rId15"/>
+    <hyperlink ref="N19" r:id="rId16"/>
+    <hyperlink ref="N21" r:id="rId17"/>
+    <hyperlink ref="N22" r:id="rId18"/>
+    <hyperlink ref="N24" r:id="rId19"/>
+    <hyperlink ref="N25" r:id="rId20"/>
+    <hyperlink ref="N26" r:id="rId21"/>
+    <hyperlink ref="N27" r:id="rId22"/>
+    <hyperlink ref="N28" r:id="rId23"/>
+    <hyperlink ref="N29" r:id="rId24"/>
+    <hyperlink ref="N4" r:id="rId25"/>
+    <hyperlink ref="N20" r:id="rId26"/>
+    <hyperlink ref="N9" r:id="rId27"/>
+    <hyperlink ref="N23" r:id="rId28"/>
   </hyperlinks>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="14" scale="45" orientation="landscape" r:id="rId28"/>
+  <pageSetup paperSize="14" scale="45" orientation="landscape" r:id="rId29"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>