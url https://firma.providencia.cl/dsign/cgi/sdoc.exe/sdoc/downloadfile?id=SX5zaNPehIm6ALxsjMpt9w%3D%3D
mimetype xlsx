--- v0 (2026-03-12)
+++ v1 (2026-06-13)
@@ -412,79 +412,79 @@
   <si>
     <t>BRINDAR APOYO EN EL REGISTRO, ACTUALIZACIÓN Y REPORTE DE INDICADORES DE GESTIÓN MUNICIPAL DEL DEPARTAMENTO DE EMPLEO, APOYANDO AL EQUIPO EN LAS LABORES ADMINISTRATIVAS VINCULADAS A LA GESTIÓN CON EMPRESAS Y/O PERSONAS USUARIAS, ASÍ COMO EN LA ATENCIÓN DE USUARIOS/AS Y EN LAS ACTIVIDADES DE INTERMEDIACIÓN LABORAL, CONFORME A LOS LINEAMIENTOS Y DIRECTRICES CORRESPONDIENTES AL PROGRAMA EMPLEO PROVIDENCIA.</t>
   </si>
   <si>
     <t xml:space="preserve">APOYAR LA EJECUCIÓN DE INICIATIVAS EN EL LABORATORIO DE SOSTENIBILIDAD, IMPULSANDO SOLUCIONES QUE IMPACTEN EL ENTORNO URBANO Y SOCIAL BAJO LOS PILARES AMBIENTAL, SOCIAL Y ECONÓMICO. DENTRO DE SUS FUNCIONES, DESTACA LA COLABORACIÓN EN PROYECTOS DE ECONOMÍA CIRCULAR EN LA INDUSTRIA TEXTIL Y EL APOYO DE DISEÑO DE PROGRAMAS QUE ARTICULEN EL ECOSISTEMA DE INNOVACIÓN SOSTENIBLE CON STARTUPS Y ACTORES CLAVE, BAJO LOS LINEAMIENTOS DEL PROGRAMA DE INNOVACIÓN, INDUSTRIA CREATIVA Y ECONOMÍA SOSTENIBLE. ASIMISMO, APOYARÁ EN EL ESPACIO DE FABRICACIÓN LAB881, BUSCANDO ALIANZA COLABORATIVAS PARA EL DISEÑO Y PRUEBA DE SOLUCIONES FÍSICAS O DIGITALES. ESTAS TAREAS, FOMENTAN LA EXPERIMENTACIÓN Y EL APRENDIZAJE CONTINUO, FACILITAR LA CONEXIÓN ENTRE PERFILES TÉCNICOS Y CREATIVOS, Y GARANTIZAR UN ENTORNO INCLUSIVO Y DINÁMICO. </t>
   </si>
   <si>
     <t>PRESTAR SERVICIOS DE INTERMEDIACIÓN LABORAL, ORIENTACIÓN, DERIVACIÓN Y CAPACITACIÓN DIRIGIDOS A VECINOS/AS Y EMPLEADORES/AS DE LA COMUNA DE PROVIDENCIA. APOYANDO LA EJECUCIÓN DE LAS ACTIVIDADES DEL DEPARTAMENTO DE EMPLEO, TALES COMO TALLERES DE APRESTO LABORAL, FERIAS LABORALES, ACCIONES DE EMPLEO EN TERRENO, SEMINARIOS, CHARLAS Y OTRAS INSTANCIAS DE FORTALECIMIENTO DE LA EMPLEABILIDAD, CONFORME A LOS LINEAMIENTOS Y DIRECTRICES CORRESPONDIENTES AL PROGRAMA EMPLEO PROVIDENCIA.</t>
   </si>
   <si>
     <t>PRESTAR SERVICIOS DE INCLUSIÓN LABORAL, ORIENTACIÓN, DERIVACIÓN Y CAPACITACIÓN DIRIGIDOS A PERSONAS EN SITUACIÓN DE DISCAPACIDAD Y PERSONAS MAYORES RESIDENTES DE LA COMUNA DE PROVIDENCIA. APOYANDO LA EJECUCIÓN DE LAS ACTIVIDADES DEL DEPARTAMENTO DE EMPLEO, TALES COMO TALLERES DE APRESTO LABORAL, FERIAS LABORALES, ACCIONES DE EMPLEO EN TERRENO, SEMINARIOS, CHARLAS Y OTRAS INSTANCIAS DE FORTALECIMIENTO DE LA EMPLEABILIDAD INCLUSIVA, CONFORME A LOS LINEAMIENTOS Y DIRECTRICES CORRESPONDIENTES AL PROGRAMA EMPLEO PROVIDENCIA.</t>
   </si>
   <si>
     <t>APOYAR LA CREACIÓN DE ALIANZAS ESTRATÉGICAS ENTRE LA DIRECCIÓN DE DESARROLLO LOCAL Y ORGANIZACIONES PÚBLICAS O PRIVADAS, CON EL FIN DE VINCULAR A LOS VECINOS CON EL ECOSISTEMA DE INNOVACIÓN Y LAS OPORTUNIDADES DEL PROGRAMA DE INNOVACIÓN, INDUSTRIA CREATIVA Y ECONOMÍA SOSTENIBLE. ASIMISMO, APOYAR PLA PLANIFICACIÓN DE LA RED CHILENA DE HUBS MUNICIPALES, ESTABLECIENDO UNA VISIÓN ESTRATÉGICA COMPARTIDA QUE FORTALEZCA LA COLABORACIÓN ENTRE MUNICIPIOS. ESTAS TAREAS IMPLICAN APOYAR LA GESTIÓN Y POTENCIAR ACTIVIDADES DE FORMACIÓN Y EMPRENDIMIENTO, FOMENTAR ALIANZAS CON LA ACADEMIA Y EL SECTOR PRIVADO, Y ASEGURAR TANTO LA SOSTENIBILIDAD DE LOS HUBS COMO LA MEDICIÓN DE SU IMPACTO EN EL DESARROLLO ECONÓMICO Y SOCIAL LOCAL.</t>
   </si>
   <si>
     <t>FOMENTAR EL DESARROLLO Y CRECIMIENTO ECONÓMICO DEL COMERCIO EN EL BNUP, A TRAVÉS DE LA VINCULACIÓN Y COLABORACIÓN PÚBLICA Y PRIVADA, LEVANTAMIENTO DE FONDOS, PROGRAMAS DE FORMACIÓN Y ACTIVACIONES COMERCIALES E INICIATIVAS INNOVADORAS QUE PERMITAN GARANTIZAR EL ÉXITO DE SUS ACTIVIDADES COMERCIALES. DISEÑO DE UN PLAN DE TRABAJO ANUAL PARA LAS DISTINTAS AGRUPACIONES DEL COMERCIO EN EL BNUP CON EL OBJETIVO DE IDENTIFICAR SUS NECESIDADES Y APORTAR EN SU DESARROLLO ECONÓMICO Y CALIDAD DE VIDA. COLABORAR EN LA COORDINACIÓN CON LOS DISTINTOS ACTORES PÚBLICOS, PRIVADOS Y MUNICIPALES LA EJECUCIÓN DE LOS PLANES DE TRABAJO ANUAL CON EL FIN DE SATISFACER LAS NECESIDADES DE LAS AGRUPACIONES DEL COMERCIO EN EL BNUP, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
   <si>
     <t>APOYAR EN EL PLAN DE TRABAJO DISEÑADO PARA REALIZAR ORDENAMIENTO TERRITORIAL DE LA COMUNA EN LO RELATIVO AL USO COMERCIAL DE TERRAZAS DE LOCALES COMERCIALES DE LA COMUNA (MIPYMES), PRINCIPALMENTE LAS VINCULADAS A BARRIOS COMERCIALES. LEVANTAMIENTO DE INFORMACIÓN EN TERRENO DE LOCALES COMERCIALES DE LA COMUNA. SISTEMATIZACIÓN DE INFORMACIÓN EXISTENTE Y PREPARACIÓN DE REPORTES E INFORMES DE LAS GESTIONES REALIZADAS. PREPARACIÓN Y ENTREGA DE CARTOGRAFÍAS DE POLÍGONOS ESTUDIADOS Y RESULTADOS DE ESTUDIO REALIZADO, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
   <si>
     <t>PRESTAR SERVICIOS PROFESIONALES DE VINCULACIÓN Y GESTIÓN CON EMPRESAS DE LA COMUNA DE PROVIDENCIA Y OTRAS, ORIENTADOS A LA CAPTACIÓN, LEVANTAMIENTO Y DIFUSIÓN DE OFERTAS LABORALES, PROMOCIÓN DE PROGRAMAS Y SERVICIOS DEL DEPARTAMENTO DE EMPLEO, ASÍ COMO AL FORTALECIMIENTO DE RELACIONES CON EMPLEADORES/AS, APOYANDO LA INTERMEDIACIÓN LABORAL, LA INCLUSIÓN LABORAL Y LA INSERCIÓN DE PERSONAS USUARIAS EN EL MERCADO DEL TRABAJO, CONFORME A LOS LINEAMIENTOS Y DIRECTRICES CORRESPONDIENTES AL PROGRAMA EMPLEO PROVIDENCIA.</t>
   </si>
   <si>
-    <t>APOYO EN LA PLANIFICACIÓN Y EJECUCIÓN DEL PROCESO DE ACOMPAÑAMIENTO PARA LAS MUJERES PERTENECIENTES AL PROGRAMA MUJERES JEFAS DE HOGAR EN SU LÍNEA DEPENDIENTE E IMPLEMENTAR EL PLAN DE CAPACITACIÓN DEL PROGRAMA,CORRESPONDIENTE AL CONVENIO DEL PROGRAMA MUJERES JEFAS DE HOGAR</t>
-[...1 lines deleted...]
-  <si>
     <t>APOYAR EN EL DESARROLLO, COORDINACIÓN Y EJECUCIÓN DE LAS ACTIVIDADES VINCULADAS A LAS FERIAS DE EMPRENDIMIENTO. COLABORAR EVALUACIÓN Y SELECCIÓN DE EMPRENDEDORES, ASEGURANDO EL CUMPLIMIENTO DE REQUISITOS Y LA ELABORACIÓN DE NÓMINAS PARA PERMISOS. REALIZAR ATENCIÓN DE PÚBLICO, BRINDANDO ORIENTACIÓN A LOS USUARIOS EN LOS PROCESOS DE POSTULACIÓN A FERIAS Y EN LOS SERVICIOS QUE ENTREGA EL DEPARTAMENTO DE EMPRENDIMIENTO, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA. APOYO EN LA ADMINISTRACIÓN DE PLATAFORMA DE INSCRIPCIÓN, POSTULACIÓN Y SELECCIÓN DE EMPRENDEDORES PARA LA POSTULACIÓN A FERIAS DE EMPRENDIMIENTO. APOYO EN LA IMPLEMENTACIÓN Y VELAR POR EL CUMPLIMIENTO DE MANUAL DE FUNCIONAMIENTO Y BASES DE POSTULACIÓN A FERIAS DE EMPRENDIMIENTO, CORRESPONDIENTE AL DEPARTAMENTO DE EMPRENDIMIENTO.</t>
   </si>
   <si>
     <t>REALIZAR ANÁLISIS DE DATOS REFERENTE A LAS POSTULACIONES A PLATAFORMAS COMERCIALES, CAPACITACIONES, CHARLAS Y REGISTROS DE VENTAS. DESARROLLAR INFORMES CON LOS DATOS OBTENIDOS Y ENTREGAR RECOMENDACIONES ESTRATÉGICAS AL DEPARTAMENTO DE EMPRENDIMIENTO. AUTOMATIZAR LOS PROCESOS DEL DEPARTAMENTO, CREANDO Y APOYANDO EN LA ADMINISTRACIÓN DE LA PLATAFORMA VFORM CON EL FIN DE AGILIZAR LOS PROCESOS DE INSCRIPCIÓN, POSTULACIÓN Y SELECCIÓN DE EMPRENDEDORES, DE ACUERDO A LOS LINEAMIENTOS ENTREGADOS POR LA DIRECCIÓN, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA. 
 REALIZAR CONTROL DE GESTIÓN Y CUMPLIMIENTO DE METAS Y RESULTADOS DEL DEPARTAMENTO. DESARROLLO DE INFORMES Y ANALISIS DE RESULTADOS, CORRESPONDIENTES AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
   <si>
     <t>APOYAR LA EJECUCIÓN DEL PROYECTO 'LABORATORIO DE INNOVACIÓN GOVTECH Y PROGRAMA DE PILOTAJE Y VALIDACIÓN', MEDIANTE EL APOYO EN LA PLANIFICACIÓN DE CAPACITACIONES EN METODOLOGÍAS DE INNOVACIÓN Y PROTOTIPADO PARA VECINOS, EMPRENDEDORES Y COMUNIDADES LOCALES. ASIMISMO, APOYAR LA VALIDACIÓN TERRITORIAL DE STARTUPS QUE BUSQUEN RESOLVER DESAFÍOS DE LA COMUNA. APOYAR EL DISEÑO E IMPLEMENTACIÓN DE LA ESTRATEGIA DE INNOVACIÓN PÚBLICA PARA OPTIMIZAR LOS SERVICIOS MUNICIPALES A TRAVÉS DE LA TECNOLOGÍA, LA EFICIENCIA Y LA PARTICIPACIÓN CIUDADANA, BAJO LOS LINEAMIENTOS DEL PROGRAMA DE INNOVACIÓN, INDUSTRIA CREATIVA Y ECONOMÍA SOSTENIBLE.</t>
   </si>
   <si>
     <t>DELGADO</t>
   </si>
   <si>
     <t>ORELLANA</t>
   </si>
   <si>
     <t>CATARINA MONSERRAT</t>
   </si>
   <si>
     <t>ESTUDIANTE CIENTISTA POLITICA</t>
   </si>
   <si>
     <t>REALIZAR LEVANTAMIENTO, APLICACIÓN Y SISTEMATIZACIÓN DE INFORMACIÓN VINCULADA AL SECTOR GASTRONÓMICO DE LA COMUNA, ESPECÍFICAMENTE RESTAURANTES, EN EL MARCO DEL PROCESO DE ELABORACIÓN DEL PLAN DE DESARROLLO TURÍSTICO COMUNAL (PLADETUR).</t>
   </si>
   <si>
     <t>INFORME</t>
+  </si>
+  <si>
+    <t>REALIZAR ENTREVISTAS DE POSTULACIÓN A MUJERES QUE INGRESAN AL PROGRAMA MJH, BRINDAR ASESORÍAS INDIVIDUALES DE EMPLEABILIDAD A MUJERES DE LA LÍNEA DEPENDIENTE, EJECUTAR JORNADAS DE DIFUSIÓN Y ATENDER A USUARIAS POR DEMANDA ESPONTÁNEA. ASIMISMO, DESARROLLAR TALLERES DE FORMACIÓN PARA EL TRABAJO Y FORTALECIMIENTO DE LA EMPLEABILIDAD, CORRESPONDIENTE AL PROGRAMA EMPRENDE PROVIDENCIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_ &quot;$&quot;\ * #,##0_ ;_ &quot;$&quot;\ * \-#,##0_ ;_ &quot;$&quot;\ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;\ #,##0"/>
     <numFmt numFmtId="165" formatCode="dd\-mm\-yyyy;@"/>
     <numFmt numFmtId="166" formatCode="[$$-340A]#,##0;[Red][$$-340A]#,##0"/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -544,51 +544,51 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -713,58 +713,71 @@
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -826,96 +839,102 @@
     </xf>
     <xf numFmtId="16" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Moneda [0]" xfId="2" builtinId="7"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -1191,101 +1210,101 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055616" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055621" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055626" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055610" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055629" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055615" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055620" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055625" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055636" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055609" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055628" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055613" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055619" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055634" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055612" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055623" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055627" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055611" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055622" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSDTree?IDDOC=2055630" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="5" ySplit="1" topLeftCell="K11" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="5" ySplit="1" topLeftCell="H2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="K32" sqref="K32"/>
+      <selection pane="bottomRight" activeCell="O3" sqref="O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="30.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11" style="15" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13" style="15" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" style="15" customWidth="1"/>
     <col min="7" max="7" width="70" style="16" customWidth="1"/>
     <col min="8" max="8" width="30.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="15" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="15.5703125" style="14" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="21.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12" style="15" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.5703125" style="15" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="16" style="2" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="16" style="15" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="21.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10.85546875" style="15" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="30.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="21" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="37"/>
-[...15 lines deleted...]
-      <c r="R1" s="37"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
     </row>
     <row r="2" spans="1:18" s="23" customFormat="1" ht="39" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B2" s="18" t="s">
         <v>41</v>
       </c>
       <c r="C2" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="19" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G2" s="19" t="s">
         <v>42</v>
       </c>
       <c r="H2" s="19" t="s">
         <v>47</v>
@@ -1299,428 +1318,428 @@
       <c r="K2" s="20" t="s">
         <v>48</v>
       </c>
       <c r="L2" s="19" t="s">
         <v>66</v>
       </c>
       <c r="M2" s="19" t="s">
         <v>43</v>
       </c>
       <c r="N2" s="19" t="s">
         <v>44</v>
       </c>
       <c r="O2" s="21" t="s">
         <v>1</v>
       </c>
       <c r="P2" s="21" t="s">
         <v>2</v>
       </c>
       <c r="Q2" s="22" t="s">
         <v>3</v>
       </c>
       <c r="R2" s="22" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="3" spans="1:18" s="1" customFormat="1" ht="61.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:18" s="1" customFormat="1" ht="72.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3">
         <v>2026</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>80</v>
       </c>
       <c r="D3" s="11" t="s">
         <v>81</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>82</v>
       </c>
       <c r="F3" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="G3" s="30" t="s">
-        <v>126</v>
+      <c r="G3" s="54" t="s">
+        <v>135</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="24">
         <v>1418090</v>
       </c>
       <c r="L3" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M3" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N3" s="27" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O3" s="8">
         <v>46024</v>
       </c>
       <c r="P3" s="8">
         <v>46112</v>
       </c>
       <c r="Q3" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R3" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:18" s="1" customFormat="1" ht="84.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3">
         <v>2026</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>56</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>57</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="31" t="s">
+      <c r="G4" s="53" t="s">
         <v>118</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="24">
         <v>900000</v>
       </c>
       <c r="L4" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M4" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N4" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O4" s="8">
         <v>46024</v>
       </c>
       <c r="P4" s="8">
         <v>46142</v>
       </c>
       <c r="Q4" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R4" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:18" s="1" customFormat="1" ht="84.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="3">
         <v>2026</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>99</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>100</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>103</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="G5" s="50" t="s">
+      <c r="G5" s="49" t="s">
         <v>102</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="24">
         <v>878900</v>
       </c>
       <c r="L5" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M5" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N5" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O5" s="8">
         <v>46024</v>
       </c>
       <c r="P5" s="8">
         <v>46387</v>
       </c>
       <c r="Q5" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:18" s="1" customFormat="1" ht="144.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>2026</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>62</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>63</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>64</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="G6" s="47" t="s">
-        <v>128</v>
+      <c r="G6" s="46" t="s">
+        <v>127</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="24">
         <v>1626999</v>
       </c>
       <c r="L6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O6" s="8">
         <v>46024</v>
       </c>
       <c r="P6" s="8">
         <v>46387</v>
       </c>
       <c r="Q6" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:18" s="1" customFormat="1" ht="96.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>2026</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>52</v>
       </c>
-      <c r="G7" s="46" t="s">
+      <c r="G7" s="45" t="s">
         <v>115</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="24">
         <v>1344200</v>
       </c>
       <c r="L7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O7" s="8">
         <v>46024</v>
       </c>
       <c r="P7" s="8">
         <v>46142</v>
       </c>
       <c r="Q7" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:18" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>2026</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>90</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>91</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>92</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="G8" s="51" t="s">
+      <c r="G8" s="50" t="s">
         <v>93</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K8" s="24">
         <v>900000</v>
       </c>
       <c r="L8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O8" s="8">
         <v>46024</v>
       </c>
       <c r="P8" s="8">
         <v>46387</v>
       </c>
       <c r="Q8" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="1" customFormat="1" ht="65.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>2026</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="C9" s="38" t="s">
+      <c r="C9" s="37" t="s">
+        <v>129</v>
+      </c>
+      <c r="D9" s="37" t="s">
         <v>130</v>
       </c>
-      <c r="D9" s="38" t="s">
+      <c r="E9" s="37" t="s">
         <v>131</v>
       </c>
-      <c r="E9" s="38" t="s">
+      <c r="F9" s="17" t="s">
         <v>132</v>
       </c>
-      <c r="F9" s="17" t="s">
+      <c r="G9" s="44" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="24">
         <v>500000</v>
       </c>
       <c r="L9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M9" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N9" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O9" s="8">
         <v>46024</v>
       </c>
       <c r="P9" s="8">
         <v>46053</v>
       </c>
       <c r="Q9" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:18" s="1" customFormat="1" ht="108.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>2026</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="10" t="s">
@@ -1732,163 +1751,163 @@
       <c r="F10" s="9" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="32" t="s">
         <v>121</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="24">
         <v>1344200</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N10" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O10" s="8">
         <v>46024</v>
       </c>
       <c r="P10" s="8">
         <v>46387</v>
       </c>
       <c r="Q10" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:18" s="1" customFormat="1" ht="84.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>2026</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>104</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>104</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>105</v>
       </c>
       <c r="F11" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="G11" s="39" t="s">
+      <c r="G11" s="38" t="s">
         <v>107</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J11" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K11" s="24">
         <v>1209780</v>
       </c>
       <c r="L11" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N11" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O11" s="8">
         <v>46024</v>
       </c>
       <c r="P11" s="8">
         <v>46387</v>
       </c>
       <c r="Q11" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:18" s="1" customFormat="1" ht="97.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>2026</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>67</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>68</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>73</v>
       </c>
-      <c r="G12" s="49" t="s">
+      <c r="G12" s="48" t="s">
         <v>120</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I12" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J12" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K12" s="24">
         <v>982300</v>
       </c>
       <c r="L12" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M12" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N12" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O12" s="8">
         <v>46024</v>
       </c>
       <c r="P12" s="8">
         <v>46387</v>
       </c>
       <c r="Q12" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:18" s="1" customFormat="1" ht="72.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>2026</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="10" t="s">
@@ -1900,107 +1919,107 @@
       <c r="F13" s="9" t="s">
         <v>76</v>
       </c>
       <c r="G13" s="32" t="s">
         <v>53</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I13" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="24">
         <v>1536000</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M13" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N13" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O13" s="8">
         <v>46024</v>
       </c>
       <c r="P13" s="8">
         <v>46387</v>
       </c>
       <c r="Q13" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:18" s="1" customFormat="1" ht="156.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>2026</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>84</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>85</v>
       </c>
       <c r="F14" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="G14" s="48" t="s">
+      <c r="G14" s="47" t="s">
         <v>119</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="24">
         <v>1536000</v>
       </c>
       <c r="L14" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M14" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N14" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O14" s="8">
         <v>46024</v>
       </c>
       <c r="P14" s="8">
         <v>46387</v>
       </c>
       <c r="Q14" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="1" customFormat="1" ht="216.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>2026</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D15" s="10" t="s">
@@ -2012,51 +2031,51 @@
       <c r="F15" s="9" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="32" t="s">
         <v>112</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J15" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K15" s="24">
         <v>1845690</v>
       </c>
       <c r="L15" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M15" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N15" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O15" s="8">
         <v>46024</v>
       </c>
       <c r="P15" s="8">
         <v>46387</v>
       </c>
       <c r="Q15" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R15" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:18" s="1" customFormat="1" ht="97.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>2026</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>58</v>
       </c>
       <c r="D16" s="10" t="s">
@@ -2068,51 +2087,51 @@
       <c r="F16" s="9" t="s">
         <v>61</v>
       </c>
       <c r="G16" s="30" t="s">
         <v>120</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I16" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J16" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K16" s="24">
         <v>982300</v>
       </c>
       <c r="L16" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N16" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O16" s="8">
         <v>46024</v>
       </c>
       <c r="P16" s="8">
         <v>46387</v>
       </c>
       <c r="Q16" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:18" s="1" customFormat="1" ht="108.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>2026</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="4" t="s">
@@ -2124,163 +2143,163 @@
       <c r="F17" s="17" t="s">
         <v>39</v>
       </c>
       <c r="G17" s="31" t="s">
         <v>125</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I17" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J17" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K17" s="24">
         <v>1344200</v>
       </c>
       <c r="L17" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M17" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N17" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O17" s="8">
         <v>46024</v>
       </c>
       <c r="P17" s="8">
         <v>46142</v>
       </c>
       <c r="Q17" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R17" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:18" s="1" customFormat="1" ht="157.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>2026</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>108</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>109</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>110</v>
       </c>
       <c r="F18" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="G18" s="43" t="s">
-        <v>127</v>
+      <c r="G18" s="42" t="s">
+        <v>126</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K18" s="24">
         <v>900000</v>
       </c>
       <c r="L18" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M18" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N18" s="29" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O18" s="8">
         <v>46024</v>
       </c>
       <c r="P18" s="8">
         <v>46387</v>
       </c>
       <c r="Q18" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R18" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:18" s="1" customFormat="1" ht="132.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>2026</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>77</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>78</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>79</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="G19" s="52" t="s">
+      <c r="G19" s="51" t="s">
         <v>116</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I19" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J19" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="24">
         <v>1536000</v>
       </c>
       <c r="L19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M19" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N19" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O19" s="8">
         <v>46024</v>
       </c>
       <c r="P19" s="8">
         <v>46387</v>
       </c>
       <c r="Q19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R19" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:18" s="1" customFormat="1" ht="168.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>2026</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="10" t="s">
@@ -2292,51 +2311,51 @@
       <c r="F20" s="9" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="33" t="s">
         <v>113</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I20" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J20" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="24">
         <v>1845690</v>
       </c>
       <c r="L20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M20" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N20" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O20" s="8">
         <v>46024</v>
       </c>
       <c r="P20" s="8">
         <v>46387</v>
       </c>
       <c r="Q20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R20" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:18" s="1" customFormat="1" ht="228.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>2026</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="10" t="s">
@@ -2348,51 +2367,51 @@
       <c r="F21" s="9" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="33" t="s">
         <v>114</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J21" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K21" s="24">
         <v>1536000</v>
       </c>
       <c r="L21" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M21" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N21" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O21" s="8">
         <v>46024</v>
       </c>
       <c r="P21" s="8">
         <v>46387</v>
       </c>
       <c r="Q21" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R21" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:18" s="1" customFormat="1" ht="108.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>2026</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="10" t="s">
@@ -2404,51 +2423,51 @@
       <c r="F22" s="6" t="s">
         <v>72</v>
       </c>
       <c r="G22" s="33" t="s">
         <v>124</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J22" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K22" s="24">
         <v>1536000</v>
       </c>
       <c r="L22" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N22" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O22" s="8">
         <v>46024</v>
       </c>
       <c r="P22" s="8">
         <v>46387</v>
       </c>
       <c r="Q22" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R22" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:18" s="1" customFormat="1" ht="145.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>2026</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="12" t="s">
@@ -2460,107 +2479,107 @@
       <c r="F23" s="6" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="34" t="s">
         <v>123</v>
       </c>
       <c r="H23" s="13" t="s">
         <v>10</v>
       </c>
       <c r="I23" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="K23" s="25">
         <v>1845690</v>
       </c>
       <c r="L23" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N23" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O23" s="8">
         <v>46024</v>
       </c>
       <c r="P23" s="8">
         <v>46387</v>
       </c>
       <c r="Q23" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R23" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:18" s="1" customFormat="1" ht="120.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>2026</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>96</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>97</v>
       </c>
       <c r="F24" s="28" t="s">
         <v>98</v>
       </c>
       <c r="G24" s="35" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K24" s="24">
         <v>1536000</v>
       </c>
       <c r="L24" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N24" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O24" s="8">
         <v>46024</v>
       </c>
       <c r="P24" s="8">
         <v>46387</v>
       </c>
       <c r="Q24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R24" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:18" s="1" customFormat="1" ht="132.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>2026</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>111</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>88</v>
       </c>
       <c r="D25" s="11" t="s">
@@ -2572,107 +2591,107 @@
       <c r="F25" s="9" t="s">
         <v>87</v>
       </c>
       <c r="G25" s="31" t="s">
         <v>122</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K25" s="24">
         <v>1750000</v>
       </c>
       <c r="L25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N25" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O25" s="8">
         <v>46024</v>
       </c>
       <c r="P25" s="8">
         <v>46387</v>
       </c>
       <c r="Q25" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R25" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:18" s="36" customFormat="1" ht="144.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>2026</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="C26" s="40" t="s">
+      <c r="C26" s="39" t="s">
         <v>94</v>
       </c>
-      <c r="D26" s="41" t="s">
+      <c r="D26" s="40" t="s">
         <v>14</v>
       </c>
-      <c r="E26" s="41" t="s">
+      <c r="E26" s="40" t="s">
         <v>95</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="G26" s="44" t="s">
+      <c r="G26" s="43" t="s">
         <v>117</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I26" s="5" t="s">
         <v>51</v>
       </c>
       <c r="J26" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K26" s="24">
         <v>900000</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="N26" s="26" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="O26" s="8">
         <v>46024</v>
       </c>
       <c r="P26" s="8">
         <v>46387</v>
       </c>
       <c r="Q26" s="9" t="s">
         <v>50</v>
       </c>
       <c r="R26" s="6" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:R2">
     <sortState ref="A3:R26">
       <sortCondition ref="C2"/>
     </sortState>
   </autoFilter>
   <customSheetViews>
     <customSheetView guid="{99E18E42-6CA5-40AF-95D0-A8EC54959CB3}" scale="80">
       <selection activeCell="D22" sqref="D22"/>
       <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
       <pageSetup paperSize="14" scale="45" orientation="landscape" r:id="rId1"/>