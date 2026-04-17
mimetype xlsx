--- v0 (2026-03-01)
+++ v1 (2026-04-17)
@@ -23,51 +23,51 @@
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mbarrientos\Desktop\INFORMES ENERO 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9192"/>
   </bookViews>
   <sheets>
     <sheet name="ENERO 2026" sheetId="6" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ENERO 2026'!$A$3:$S$68</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1060" uniqueCount="425">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1060" uniqueCount="426">
   <si>
     <t>Personas Naturales Contradas a Honorarios</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Primer apellido</t>
   </si>
   <si>
     <t>Segundo apellido</t>
   </si>
   <si>
     <t>Nombres</t>
   </si>
   <si>
     <t>Descripción de la función</t>
   </si>
   <si>
     <t>Calificación profesional o formación</t>
   </si>
   <si>
@@ -1298,50 +1298,53 @@
     <t>https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055090</t>
   </si>
   <si>
     <t>https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055091</t>
   </si>
   <si>
     <t>https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055094</t>
   </si>
   <si>
     <t>https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055097</t>
   </si>
   <si>
     <t>https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055099</t>
   </si>
   <si>
     <t>https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055100</t>
   </si>
   <si>
     <t>https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055101</t>
   </si>
   <si>
     <t>https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055102</t>
   </si>
   <si>
     <t>https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055104</t>
+  </si>
+  <si>
+    <t>https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054912</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="41" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1737,59 +1740,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055029" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054958" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055042" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055074" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055079" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055086" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055101" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054907" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054943" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055070" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055091" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054905" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054936" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054980" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055030" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055035" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055065" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055077" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055087" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055102" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054913" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055080" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054898" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054921" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055040" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055072" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055094" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054956" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055085" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055100" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054888" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054907" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054942" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055026" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055078" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055090" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054920" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055097" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055104" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054900" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054919" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054935" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054952" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055056" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055068" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055078" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055082" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055090" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055104" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054919" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054952" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054935" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055086" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055097" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054907" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054958" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055027" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055038" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055070" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054912" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054920" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055083" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054898" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054936" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054953" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055030" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055058" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055077" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054980" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055102" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054888" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054913" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054921" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055085" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054905" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054900" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054927" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054942" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2054956" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2055061" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S68"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E78" sqref="E78"/>
+    <sheetView tabSelected="1" topLeftCell="I7" workbookViewId="0">
+      <selection activeCell="O8" sqref="O8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="5" max="6" width="16.6640625" customWidth="1"/>
     <col min="7" max="7" width="27.6640625" customWidth="1"/>
     <col min="8" max="9" width="16.6640625" customWidth="1"/>
     <col min="10" max="10" width="16.6640625" style="11" customWidth="1"/>
     <col min="11" max="14" width="16.6640625" customWidth="1"/>
     <col min="15" max="15" width="79.44140625" customWidth="1"/>
     <col min="19" max="19" width="11.5546875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.3">
       <c r="G1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:19" s="2" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
@@ -2221,51 +2224,51 @@
       <c r="G10" s="6" t="s">
         <v>60</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="J10" s="12" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>27</v>
       </c>
       <c r="L10" s="7">
         <v>1515495</v>
       </c>
       <c r="M10" s="8" t="s">
         <v>63</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="9" t="s">
-        <v>363</v>
+        <v>425</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="S10" s="10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="57.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6">
         <v>2026</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D11" s="6" t="s">
@@ -5664,111 +5667,111 @@
       <c r="N68" s="6" t="s">
         <v>346</v>
       </c>
       <c r="O68" s="9" t="s">
         <v>424</v>
       </c>
       <c r="P68" s="6" t="s">
         <v>28</v>
       </c>
       <c r="Q68" s="6" t="s">
         <v>29</v>
       </c>
       <c r="R68" s="6" t="s">
         <v>30</v>
       </c>
       <c r="S68" s="10">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="O4" r:id="rId1"/>
     <hyperlink ref="O5" r:id="rId2"/>
     <hyperlink ref="O6" r:id="rId3"/>
     <hyperlink ref="O7" r:id="rId4"/>
-    <hyperlink ref="O8" r:id="rId5"/>
-[...59 lines deleted...]
-    <hyperlink ref="O68" r:id="rId65"/>
+    <hyperlink ref="O9" r:id="rId5"/>
+    <hyperlink ref="O11" r:id="rId6"/>
+    <hyperlink ref="O12" r:id="rId7"/>
+    <hyperlink ref="O13" r:id="rId8"/>
+    <hyperlink ref="O15" r:id="rId9"/>
+    <hyperlink ref="O14" r:id="rId10"/>
+    <hyperlink ref="O16" r:id="rId11"/>
+    <hyperlink ref="O17" r:id="rId12"/>
+    <hyperlink ref="O18" r:id="rId13"/>
+    <hyperlink ref="O19" r:id="rId14"/>
+    <hyperlink ref="O20" r:id="rId15"/>
+    <hyperlink ref="O21" r:id="rId16"/>
+    <hyperlink ref="O22" r:id="rId17"/>
+    <hyperlink ref="O23" r:id="rId18"/>
+    <hyperlink ref="O24" r:id="rId19"/>
+    <hyperlink ref="O25" r:id="rId20"/>
+    <hyperlink ref="O26" r:id="rId21"/>
+    <hyperlink ref="O27" r:id="rId22"/>
+    <hyperlink ref="O28" r:id="rId23"/>
+    <hyperlink ref="O29" r:id="rId24"/>
+    <hyperlink ref="O30" r:id="rId25"/>
+    <hyperlink ref="O31" r:id="rId26"/>
+    <hyperlink ref="O32" r:id="rId27"/>
+    <hyperlink ref="O33" r:id="rId28"/>
+    <hyperlink ref="O34" r:id="rId29"/>
+    <hyperlink ref="O35" r:id="rId30"/>
+    <hyperlink ref="O36" r:id="rId31"/>
+    <hyperlink ref="O37" r:id="rId32"/>
+    <hyperlink ref="O38" r:id="rId33"/>
+    <hyperlink ref="O39" r:id="rId34"/>
+    <hyperlink ref="O40" r:id="rId35"/>
+    <hyperlink ref="O41" r:id="rId36"/>
+    <hyperlink ref="O42" r:id="rId37"/>
+    <hyperlink ref="O43" r:id="rId38"/>
+    <hyperlink ref="O44" r:id="rId39"/>
+    <hyperlink ref="O45" r:id="rId40"/>
+    <hyperlink ref="O46" r:id="rId41"/>
+    <hyperlink ref="O47" r:id="rId42"/>
+    <hyperlink ref="O48" r:id="rId43"/>
+    <hyperlink ref="O49" r:id="rId44"/>
+    <hyperlink ref="O50" r:id="rId45"/>
+    <hyperlink ref="O51" r:id="rId46"/>
+    <hyperlink ref="O52" r:id="rId47"/>
+    <hyperlink ref="O53" r:id="rId48"/>
+    <hyperlink ref="O54" r:id="rId49"/>
+    <hyperlink ref="O55" r:id="rId50"/>
+    <hyperlink ref="O56" r:id="rId51"/>
+    <hyperlink ref="O57" r:id="rId52"/>
+    <hyperlink ref="O58" r:id="rId53"/>
+    <hyperlink ref="O59" r:id="rId54"/>
+    <hyperlink ref="O60" r:id="rId55"/>
+    <hyperlink ref="O61" r:id="rId56"/>
+    <hyperlink ref="O62" r:id="rId57"/>
+    <hyperlink ref="O63" r:id="rId58"/>
+    <hyperlink ref="O64" r:id="rId59"/>
+    <hyperlink ref="O65" r:id="rId60"/>
+    <hyperlink ref="O66" r:id="rId61"/>
+    <hyperlink ref="O67" r:id="rId62"/>
+    <hyperlink ref="O68" r:id="rId63"/>
+    <hyperlink ref="O10" r:id="rId64"/>
+    <hyperlink ref="O8" r:id="rId65"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ENERO 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>