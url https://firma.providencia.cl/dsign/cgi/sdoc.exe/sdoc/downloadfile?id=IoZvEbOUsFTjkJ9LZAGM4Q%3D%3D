--- v0 (2026-03-12)
+++ v1 (2026-04-27)
@@ -1493,59 +1493,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072782" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072809" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072832" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072796" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072836" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072842" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072852" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072773" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072765" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072805" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072824" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072830" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072858" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072811" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072820" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072828" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072843" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072853" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072846" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072781" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072789" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072831" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072841" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072860" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072850" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072764" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072772" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072814" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072857" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072822" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072838" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072847" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072776" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072782" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072791" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072809" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072832" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072796" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072836" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072842" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072845" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072853" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072773" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072765" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072787" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072817" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072779" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072805" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072824" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072830" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072833" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072839" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072849" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072860" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072771" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072793" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072785" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072798" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072811" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072820" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072828" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072837" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072843" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072857" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072846" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072767" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072781" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072789" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072807" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072831" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072841" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072852" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072835" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072850" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072764" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072772" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072786" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072814" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072844" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072822" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072838" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072847" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072769" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/VerDocSD?IDDOC=2072776" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T70"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A59" zoomScale="80" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="F61" sqref="F61"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A62" zoomScale="80" zoomScaleNormal="90" zoomScaleSheetLayoutView="80" workbookViewId="0">
+      <selection activeCell="O64" sqref="O64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.140625" style="11" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="11" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="11" customWidth="1"/>
     <col min="4" max="4" width="13.42578125" style="13" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" style="11" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="18.28515625" style="11" customWidth="1"/>
     <col min="8" max="8" width="52.140625" style="25" customWidth="1"/>
     <col min="9" max="9" width="31.28515625" style="11" customWidth="1"/>
     <col min="10" max="10" width="13.42578125" style="11" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="11" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" style="15" customWidth="1"/>
     <col min="13" max="14" width="11.42578125" style="12"/>
     <col min="15" max="15" width="28.42578125" style="12" customWidth="1"/>
     <col min="16" max="17" width="11.42578125" style="12"/>
     <col min="18" max="18" width="11.140625" style="12" customWidth="1"/>
     <col min="19" max="19" width="10.85546875" style="12" customWidth="1"/>
     <col min="20" max="20" width="17.85546875" style="12" customWidth="1"/>
     <col min="21" max="16384" width="11.42578125" style="18"/>
   </cols>
   <sheetData>
@@ -5429,55 +5429,55 @@
     <hyperlink ref="O39" r:id="rId30"/>
     <hyperlink ref="O40" r:id="rId31"/>
     <hyperlink ref="O41" r:id="rId32"/>
     <hyperlink ref="O42" r:id="rId33"/>
     <hyperlink ref="O43" r:id="rId34"/>
     <hyperlink ref="O44" r:id="rId35"/>
     <hyperlink ref="O45" r:id="rId36"/>
     <hyperlink ref="O46" r:id="rId37"/>
     <hyperlink ref="O47" r:id="rId38"/>
     <hyperlink ref="O48" r:id="rId39"/>
     <hyperlink ref="O49" r:id="rId40"/>
     <hyperlink ref="O50" r:id="rId41"/>
     <hyperlink ref="O51" r:id="rId42"/>
     <hyperlink ref="O52" r:id="rId43"/>
     <hyperlink ref="O53" r:id="rId44"/>
     <hyperlink ref="O54" r:id="rId45"/>
     <hyperlink ref="O55" r:id="rId46"/>
     <hyperlink ref="O56" r:id="rId47"/>
     <hyperlink ref="O57" r:id="rId48"/>
     <hyperlink ref="O58" r:id="rId49"/>
     <hyperlink ref="O59" r:id="rId50"/>
     <hyperlink ref="O60" r:id="rId51"/>
     <hyperlink ref="O61" r:id="rId52"/>
     <hyperlink ref="O62" r:id="rId53"/>
     <hyperlink ref="O63" r:id="rId54"/>
-    <hyperlink ref="O64" r:id="rId55"/>
-[...3 lines deleted...]
-    <hyperlink ref="O68" r:id="rId59"/>
+    <hyperlink ref="O65" r:id="rId55"/>
+    <hyperlink ref="O66" r:id="rId56"/>
+    <hyperlink ref="O67" r:id="rId57"/>
+    <hyperlink ref="O68" r:id="rId58"/>
+    <hyperlink ref="O64" r:id="rId59"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="272" scale="46" orientation="landscape" r:id="rId60"/>
   <drawing r:id="rId61"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FEBRERO</vt:lpstr>