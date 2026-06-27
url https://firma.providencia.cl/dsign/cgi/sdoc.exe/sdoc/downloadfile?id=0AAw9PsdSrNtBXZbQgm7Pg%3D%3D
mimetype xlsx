--- v0 (2025-10-26)
+++ v1 (2026-06-27)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lvaldebenito\Documents\TRANSPARENCIA 2025\JULIO 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C03947EA-A2EF-4CAA-A8BA-897FDBFC3237}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D675C432-866D-43A3-9363-C84FAA2959B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="273" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Otras autoridades" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_..\..\..\..\Acta_proclamación_concejales.pdf">'Otras autoridades'!$J$3:$J$12</definedName>
     <definedName name="enlace">'Otras autoridades'!$J$3</definedName>
   </definedNames>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="53">
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Mes</t>
   </si>
   <si>
     <t>Apellido paterno</t>
   </si>
@@ -173,57 +173,57 @@
   <si>
     <t>MAURICIO</t>
   </si>
   <si>
     <t>WOLLETER</t>
   </si>
   <si>
     <t>DAVILA</t>
   </si>
   <si>
     <t>SOLANGE ANDREA</t>
   </si>
   <si>
     <t>LAGOS</t>
   </si>
   <si>
     <t>GONZÁLEZ</t>
   </si>
   <si>
     <t>CRISTÓBAL ALEJANDRO</t>
   </si>
   <si>
     <t>enlace</t>
   </si>
   <si>
-    <t>JUNIO</t>
-[...1 lines deleted...]
-  <si>
     <t>Otras Autoridades al 31 de julio de 2025</t>
   </si>
   <si>
     <t>OBSERVACIÓN: valor UTM agosto 2025</t>
+  </si>
+  <si>
+    <t>JULIO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="5" formatCode="&quot;$&quot;\ #,##0;&quot;$&quot;\ \-#,##0"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0\ &quot;€&quot;_-;\-* #,##0\ &quot;€&quot;_-;_-* &quot;-&quot;\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;\ #,##0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -761,74 +761,74 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3gGVZTNfVpV1ACj7vXdk9g%3D%3D" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3gGVZTNfVpV1ACj7vXdk9g%3D%3D" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://firma.providencia.cl/dsign/cgi/sdoc.exe/sdoc/document?id=3gGVZTNfVpV1ACj7vXdk9g%3D%3D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J24" sqref="J24"/>
+      <selection activeCell="B4" sqref="B4:B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="1"/>
     <col min="2" max="2" width="11.42578125" style="8"/>
     <col min="3" max="3" width="12.7109375" style="8" customWidth="1"/>
     <col min="4" max="5" width="11.42578125" style="8"/>
     <col min="6" max="6" width="16" style="8" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" style="8" customWidth="1"/>
     <col min="8" max="8" width="18.28515625" style="8" customWidth="1"/>
     <col min="9" max="9" width="11.42578125" style="1"/>
     <col min="10" max="10" width="13.5703125" style="9" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="1" customWidth="1"/>
     <col min="12" max="13" width="11.42578125" style="9"/>
     <col min="14" max="14" width="11.42578125" style="8"/>
     <col min="15" max="15" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="23" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
       <c r="N1" s="23"/>
       <c r="O1" s="23"/>
     </row>
     <row r="2" spans="1:15" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
@@ -850,488 +850,488 @@
       </c>
       <c r="I2" s="4" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:15" ht="24" x14ac:dyDescent="0.2">
       <c r="A3" s="14">
         <v>2025</v>
       </c>
       <c r="B3" s="14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>23</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>24</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>25</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="18">
         <v>45625</v>
       </c>
       <c r="J3" s="19" t="s">
         <v>49</v>
       </c>
       <c r="K3" s="18">
         <v>45632</v>
       </c>
       <c r="L3" s="18">
         <v>47092</v>
       </c>
       <c r="M3" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N3" s="21">
         <v>1070893</v>
       </c>
     </row>
     <row r="4" spans="1:15" ht="24" x14ac:dyDescent="0.2">
       <c r="A4" s="14">
         <v>2025</v>
       </c>
       <c r="B4" s="14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>26</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>27</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>28</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I4" s="18">
         <v>45625</v>
       </c>
       <c r="J4" s="22" t="s">
         <v>49</v>
       </c>
       <c r="K4" s="18">
         <v>45632</v>
       </c>
       <c r="L4" s="18">
         <v>47092</v>
       </c>
       <c r="M4" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="21">
         <v>1070893</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="24" x14ac:dyDescent="0.2">
       <c r="A5" s="14">
         <v>2025</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>29</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>31</v>
       </c>
       <c r="F5" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="17" t="s">
         <v>19</v>
       </c>
       <c r="H5" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="18">
         <v>45625</v>
       </c>
       <c r="J5" s="22" t="s">
         <v>49</v>
       </c>
       <c r="K5" s="18">
         <v>45632</v>
       </c>
       <c r="L5" s="18">
         <v>47092</v>
       </c>
       <c r="M5" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="21">
         <v>1070893</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="24" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>2025</v>
       </c>
       <c r="B6" s="14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>34</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="17" t="s">
         <v>19</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="18">
         <v>45625</v>
       </c>
       <c r="J6" s="22" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="18">
         <v>45632</v>
       </c>
       <c r="L6" s="18">
         <v>47092</v>
       </c>
       <c r="M6" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N6" s="21">
         <v>1070893</v>
       </c>
     </row>
     <row r="7" spans="1:15" ht="24" x14ac:dyDescent="0.2">
       <c r="A7" s="14">
         <v>2025</v>
       </c>
       <c r="B7" s="14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>19</v>
       </c>
       <c r="H7" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="18">
         <v>45625</v>
       </c>
       <c r="J7" s="22" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="18">
         <v>45632</v>
       </c>
       <c r="L7" s="18">
         <v>47092</v>
       </c>
       <c r="M7" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N7" s="21">
         <v>1070893</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="24" x14ac:dyDescent="0.2">
       <c r="A8" s="14">
         <v>2025</v>
       </c>
       <c r="B8" s="14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="17" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I8" s="18">
         <v>45625</v>
       </c>
       <c r="J8" s="22" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="18">
         <v>45632</v>
       </c>
       <c r="L8" s="18">
         <v>47092</v>
       </c>
       <c r="M8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N8" s="21">
         <v>1070893</v>
       </c>
     </row>
     <row r="9" spans="1:15" ht="24" x14ac:dyDescent="0.2">
       <c r="A9" s="14">
         <v>2025</v>
       </c>
       <c r="B9" s="14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F9" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="17" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I9" s="18">
         <v>45625</v>
       </c>
       <c r="J9" s="22" t="s">
         <v>49</v>
       </c>
       <c r="K9" s="18">
         <v>45632</v>
       </c>
       <c r="L9" s="18">
         <v>47092</v>
       </c>
       <c r="M9" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N9" s="21">
         <v>1070893</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="24" x14ac:dyDescent="0.2">
       <c r="A10" s="14">
         <v>2025</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="F10" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="17" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I10" s="18">
         <v>45625</v>
       </c>
       <c r="J10" s="22" t="s">
         <v>49</v>
       </c>
       <c r="K10" s="18">
         <v>45632</v>
       </c>
       <c r="L10" s="18">
         <v>47092</v>
       </c>
       <c r="M10" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N10" s="21">
         <v>1070893</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="24" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>2025</v>
       </c>
       <c r="B11" s="14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>48</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="17" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I11" s="18">
         <v>45625</v>
       </c>
       <c r="J11" s="22" t="s">
         <v>49</v>
       </c>
       <c r="K11" s="18">
         <v>45632</v>
       </c>
       <c r="L11" s="18">
         <v>47092</v>
       </c>
       <c r="M11" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N11" s="21">
         <v>1070893</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="24" x14ac:dyDescent="0.2">
       <c r="A12" s="14">
         <v>2025</v>
       </c>
       <c r="B12" s="14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>19</v>
       </c>
       <c r="H12" s="16" t="s">
         <v>21</v>
       </c>
       <c r="I12" s="18">
         <v>45625</v>
       </c>
       <c r="J12" s="22" t="s">
         <v>49</v>
       </c>
       <c r="K12" s="18">
         <v>45632</v>
       </c>
       <c r="L12" s="18">
         <v>47092</v>
       </c>
       <c r="M12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="21">
         <v>1070893</v>
       </c>
     </row>
     <row r="14" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A14" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="7">
         <v>68647</v>
       </c>
     </row>
     <row r="15" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A15" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="12"/>
       <c r="G15" s="13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="79" spans="4:5" x14ac:dyDescent="0.2">
       <c r="D79" s="8">
         <v>45200</v>
       </c>
       <c r="E79" s="8">